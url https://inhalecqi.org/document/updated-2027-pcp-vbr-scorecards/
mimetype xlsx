--- v0 (2026-08-26)
+++ v1 (2026-10-24)
@@ -1,138 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://umhealth-my.sharepoint.com/personal/aprilpro_med_umich_edu/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rauldesi\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="7" documentId="8_{B6FE6EDC-5973-4B7A-9FAA-B46071B2A2A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F559E5CF-2733-4759-9DC6-3E1BCF0EFD0E}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C3D83ADD-A750-4C65-960A-3459CA29748E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{C9C51317-0171-4A66-BF76-61852EF0EEEA}"/>
+    <workbookView xWindow="19095" yWindow="0" windowWidth="19410" windowHeight="20985" xr2:uid="{C9C51317-0171-4A66-BF76-61852EF0EEEA}"/>
   </bookViews>
   <sheets>
-    <sheet name="2027 Cohort 1 sites" sheetId="4" r:id="rId1"/>
+    <sheet name="2027 Continuing sites" sheetId="4" r:id="rId1"/>
     <sheet name="Cont. Legend" sheetId="3" r:id="rId2"/>
-    <sheet name="2027 Cohort 2 sites" sheetId="5" r:id="rId3"/>
+    <sheet name="2027 Onboarding Sites" sheetId="5" r:id="rId3"/>
     <sheet name="Onbd Legend" sheetId="6" r:id="rId4"/>
     <sheet name="Proposed 2027 CONT SCP_PCP VBR" sheetId="2" state="hidden" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
   </externalReferences>
   <definedNames>
     <definedName name="CQI">'[1]HCQI  non-hospital participants'!$G$3:$G$15</definedName>
     <definedName name="POName">[1]HospitalName_and_FacilityCodes!$B$2:$B$46</definedName>
     <definedName name="QIStages">[2]Sheet4!$A$14:$A$16</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B25" i="5" l="1"/>
   <c r="B13" i="5"/>
   <c r="B10" i="5"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="151">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FFFFC000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Updated 2027 PCP VBR Measures for the Inspiring Health Advances in Lung Care (INHALE) Collaborative Quality Initiative</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
@@ -185,1777 +160,1803 @@
     <t>Attend 3/4 meetings</t>
   </si>
   <si>
     <t>Attend 2/4 meetings</t>
   </si>
   <si>
     <t>Attend 1/4 meetings</t>
   </si>
   <si>
     <t>No Meeting Attendance</t>
   </si>
   <si>
     <t>INHALE participating practitioners (including the Practice Clinical Champion) attends at least one Lung Learning Lab (L3) live or on-demand and submits the survey to mark the requirement as completed.
 PCP measurement period: 9/1/2025 - 06/01/2027</t>
   </si>
   <si>
     <t>PCP practitioners &gt;80% Attendance</t>
   </si>
   <si>
     <t>PCP practitioners 80% - 60% Attendance</t>
   </si>
   <si>
     <t>PCP practitioners &lt;60% Attendance</t>
   </si>
   <si>
-    <t>Practice Clinical Champion or Practice Liaison logs into the data dashboard once a quarter during the measurment year and shares practice level data with practice participants.
+    <t>PCP practices log-in every quarter tied to the measurement period (6 quarters total)</t>
+  </si>
+  <si>
+    <t>Logs in 5/6 quarters</t>
+  </si>
+  <si>
+    <t>Logs in 4/6 quarters</t>
+  </si>
+  <si>
+    <t>Logs in 3/6 quarters</t>
+  </si>
+  <si>
+    <t>PCP Practice completes 2 activites</t>
+  </si>
+  <si>
+    <t>PCP Practice completes 1 activities</t>
+  </si>
+  <si>
+    <t>Not Completed</t>
+  </si>
+  <si>
+    <t>Bonus Points (Practices can earn no more than 10 bonus points in total)</t>
+  </si>
+  <si>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>Participation complete</t>
+  </si>
+  <si>
+    <t>No Participation</t>
+  </si>
+  <si>
+    <t>Present more than 1 case at an ECHO</t>
+  </si>
+  <si>
+    <t>Present 1 case at an ECHO</t>
+  </si>
+  <si>
+    <t>Performance Measures
+Measurement Period: 09/01/2025 - 08/31/2026</t>
+  </si>
+  <si>
+    <t>Percentage of Pediatric (&gt; 2 yrs old) / adult asthma and COPD patients receiving Inhaler Education.</t>
+  </si>
+  <si>
+    <t>5% Increase from previous year</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3% - &lt;5% Increase from previous year</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&lt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3% Increase from previous year</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Percentage of patients receiving &gt;2 oral corticosteroid prescriptions in pediatric/adult asthma and COPD patients. </t>
+  </si>
+  <si>
+    <t>5% Relative reduction from previous year</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3% - &lt;5% Relative reduction from previous year</t>
+    </r>
+  </si>
+  <si>
+    <t>&lt;3% Relative reduction from previous year</t>
+  </si>
+  <si>
+    <t>Total points</t>
+  </si>
+  <si>
+    <t>Points Earned</t>
+  </si>
+  <si>
+    <t>Points Threshold:</t>
+  </si>
+  <si>
+    <t>Earned CQI VBR</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Achieve </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>85</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Achieve </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>70 to &lt;85</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Achieve </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>55 to&lt;70</t>
+    </r>
+  </si>
+  <si>
+    <t>Achieve &lt;55</t>
+  </si>
+  <si>
+    <t>Not Eligible</t>
+  </si>
+  <si>
+    <t>Tobacco Cessation VBR (HBOM VBR) 102%
+Measurement Period: 09/01/2025 - 08/31/2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tobacco Cessation Counseling: Percentage increase in tobacco cessation counseling patients - pediatric (&gt;13 yrs) and adult asthma and COPD patients 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Note: Preferred claim code to earn credit for this measure: Z71.6 (ICD-10) for Tobacco Cessation Counseling, or CPT codes: 99406 or 99407. Note: CPT cat II codes F400x have varied reliability and may not be captured via the claims, but when they are present, will be counted toward the measure.  </t>
+    </r>
+  </si>
+  <si>
+    <t>Increase by 5% or greater from measurement year baseline period</t>
+  </si>
+  <si>
+    <t>Eligible for HBOM VBR</t>
+  </si>
+  <si>
+    <t>Did not increase by 5% from measurement year baseline period</t>
+  </si>
+  <si>
+    <t>** As available.
+^ Form available in INHALE Admin Portal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Measure
+</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>General Expectations:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Respond to requests from INHALE's Coordinating Center and your PO regarding INHALE related work in a timely manner (3 business days or as specified).</t>
+    </r>
+  </si>
+  <si>
+    <t>Practice Clinical Champion (as designated in the INHALE Admin Portal, even if not a participating MD/DO) is required to attend both Fall and Spring Regional meetings. Dates will provided in at least 45 days in advance. Practice Liaisons (as designated in the Admin Portal) are not required to attend but are strongly encouraged to attend. Clinical Champion must attend a minimum of 90% of the meeting (in-person/virtual) to be counted toward meeting the measure. In the event the meeting is held virtually, cameras stay on and are directed at the attendee for the entirety of the meeting or attendance will not be counted toward the measure. Adherence to any additional requirements specified for participation in a virtual format is required for attendance to count toward the measure.  A proxy may be requested to attend on rare occasions and with at least 72 hours notice. If a proxy has attended for the Practice Clinical Champion in the year previous, the substitution may not be granted and loss of VBR points may incur. A proxy must be designated as MD, DO, PA, NP, or RN. MA's are not accepted proxies.</t>
+  </si>
+  <si>
+    <t>All practice providers participating providers (including the Practice Clinical Champion) must attend an in-person L3, or view an L3 on-demand during the current measurement period. In addition to viewing the content, completion of attendance survey is required; the CME survey is optional. CME credit will not be counted toward meeting attendance.</t>
+  </si>
+  <si>
+    <t>The Practice Clinical Champion will need to obtain a login from MDC to review the INHALE Data Dashboard at least quarterly throughout the measurement year. The Practice Clinical Champion should be sharing the practice's performance level data with the all other INHALE participating providers at their practice(s). The INHALE Coordinating Center is able to track logins for the INHALE Data Dashboard.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Best Practice Document:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Submit a brief description of an initiative undertaken at the practice to improve a measure from the INHALE Data Dashboard. This form is available in the Admin Portal.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Present at a Regional/Collaborative Wide: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">meeting as a presenter or panel member. This may be via volunteering when the Coordinating Center requests participants or by contacting the Coordinating Center and asking to participate. This activity counts for 2 points.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Participate in a Site Visit:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Either by volunteering or at the request of INHALE, have members from the INHALE Coordinating Center visit on-site at your practice. This visit will require at least 1 hour of time. This activity counts as 2 points.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>OCS Overuse Case:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> From the INHALE MDC Data Dashboard, identify one of the OCS overuse cases. Review the patient chart and complete the OCS Oversuse Case Form in the Admin Portal.
+</t>
+    </r>
+  </si>
+  <si>
+    <t>5
+(BONUS)</t>
+  </si>
+  <si>
+    <t>INHALE practicing provider that serves on an INHALE committee (Executive, Pediatric, Data and Publications) or nomintates a patient to participate on the Patient Advisory Board, will receive bonus points. A maximum of 10pts will be awarded for even if participating on multiple committees and/or nominations.</t>
+  </si>
+  <si>
+    <t>6
+(BONUS)</t>
+  </si>
+  <si>
+    <t>Inhale participating provider presents a patient case at a scheduled ECHO session. Submission and presentation are required to earn bonus points.</t>
+  </si>
+  <si>
+    <t>7&amp;8</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Performance is calculated as an aggregate at the PO level, combining all BCBSM, PPO, BCN and Medicare Advantage patients with COPD and Asthma (adults/peds </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">2 yrs) as defined by the INHALE eligibility attributed to PCPs and SCPs participating in INHALE:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Scoring:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> For INHALE POs with participating PCPs and SCPs, performance is calculated at the PO level using both PCP and SCP attributed patients. If an eligible patient is attributed to both a PCP and SCP within the same PO, the patient is only counted once in the measure. The measure is met for attributable patients if ANY provider (participating SCP, PCP, or non-participating provider) provides inhaler education at least once during the measurement year. OCS stewardship is measured utilizing BCBSM, BCN, BCBSM MA claims for </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">2 oral corticosteroids prescription fills during the measurement period for adult/peds asthma and COPD patients. The measure is attributable if any provider (participating SCP/PCP, or any non-participating provider) prescribes the OCS.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reward Eligibility:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Providers who participate in BCBSM's Physician Group Incentive Program (PGIP) and INHALE are eligible for reimbursement in accordance with the Value Based Reimbursement (VBR) Fee Schedule. The VBR Fee Schedule sets fees at greater than 100% of the Standard Fee Schedules. The following Fee Schedules apply for participation in INHALE:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">85 Points = 105% VBR
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">70 to &lt;85 Points = 103% VBR
+&lt;70 to &gt;55 Points = 102%
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>&lt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">55 Points = Not Eligible 
+Tobacco Cessation Counseling = 102%
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Inhaler education and OCS Stewardship are applied to BCBSM PPO commercial claims only. PCMH designation is a requirement for INHALE PCP VBR. SCPs ( Allergist, Pulmonologist, Pediatric Pulmonologist), must be designated in the PGIP PA Tool as one of these specialties (not critical care). For 3/1/2026 reimbursement, SCPs must be on January 2026, July 2026 and January 2027 PGIP snapshots to receive VBR. VBR is applied to codes similarly to all other BCBSM related PCP VBR.
+Claims Codes</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> CPT code for Inhaler Education is CPT 94664 and a Modifier 59 must be added to the CPT code. The Modifier 59 indicates that a procedure is separate and distinct from another procedure on the same date of service. The modifier should not be added to an E/M code if a medically necessary E/M service is provided on the same day as the nebulizer or inhaler education.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Provide tobacco cessation counseling at least once in the measurement year to patients (asthma </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">13yrs or COPD patients </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">40 yrs) who are identified as tobacco user by ICD-10 diagnosis code. The 2% VBR uplift is not additive, meaning that providers that already receive VBR through another CQI (MiBAC, MCT2D, etc) will not earn an additional 2%.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Note:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Preferred claim code to earn credit for this measure: Z71.6 (ICD-10) for Tobacco Cessation Counseling, or CPT codes: 99406 or 99407. Note: CPT cat II codes F400x have varied reliability and may not be captured via the claims, but when they are present, will be counted toward the measure. No chart review will be conducted to support the use of CPT cat II codes for VBR.</t>
+    </r>
+  </si>
+  <si>
+    <t>Reimbursement</t>
+  </si>
+  <si>
+    <t>PCP reimbursement for VBR year 2026 is 9/1/2027 - 8/31/2028
+SCP reimbursement for VBR year 2025 is 3/1/2027 - 2/28/2028</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">VBR Measurement Period: 
+Measurement Period: 09/01/2025 - 08/31/2026 (unless otherwise specified)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>PCP Reimbursement Timeline: 09/01/2027 - 08/31/2028
+SCP Reimbursement Timeline: 03/01/2027 - 02/28/2028*</t>
+    </r>
+  </si>
+  <si>
+    <t>BCBSM Comments</t>
+  </si>
+  <si>
+    <t>I update this measure - the measurement period should end by 6/1/27 b/c we need the measures by Early July 2027</t>
+  </si>
+  <si>
+    <t>changed the measurement period</t>
+  </si>
+  <si>
+    <t>Complete activity</t>
+  </si>
+  <si>
+    <t>INHALE participating providers (including the Practice Clinical Champion) attends at least one Lung Learning Lab (L3) live or on-demand and submits the survey to mark the requirement as completed.
 PCP measurement period: 9/1/2025 - 06/01/2027</t>
   </si>
   <si>
-    <t>PCP practices log-in every quarter tied to the measurement period (6 quarters total)</t>
-[...12 lines deleted...]
-      <t xml:space="preserve">Complete 1 of the following engagement activities:
+    <t>PCP providers &gt;80% Attendance</t>
+  </si>
+  <si>
+    <t>PCP providers 80% - 60% Attendance</t>
+  </si>
+  <si>
+    <t>PCP providers &lt;60% Attendance</t>
+  </si>
+  <si>
+    <t>PCP Clinical Champion or Practice Liaison log-in every quarter tied to the measurement period (6 quarters total)</t>
+  </si>
+  <si>
+    <t>Completes 2 activities</t>
+  </si>
+  <si>
+    <t>Completes 1 activity</t>
+  </si>
+  <si>
+    <t>No activities completed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       Bonus Points (Practices can earn no more than 10 bonus points in total)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Bonus Points:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nominate/participate as a representative on an INHALE Committee (Executive, Pediatric, Data and Publications, ECHO); nominate a patient to participate as part of INHALE's Patient Advisory Committee.</t>
+    </r>
+  </si>
+  <si>
+    <t>Complete</t>
+  </si>
+  <si>
+    <t>Not Complete</t>
+  </si>
+  <si>
+    <t>Present a patient case at an ECHO session.</t>
+  </si>
+  <si>
+    <t>Present more than 1 patient case at an ECHO</t>
+  </si>
+  <si>
+    <t>Present 1 patient case at an ECHO</t>
+  </si>
+  <si>
+    <t>Achieve &gt;/=80 points</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tobacco Cessation VBR (HBOM VBR) 102%
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Measurement period: 09/01/2025 - 08/31/2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tobacco Cessation Counseling: Percentage increase in tobacco cessation counseling patients - pediatric (&gt;13 yrs) and adult asthma and COPD patients 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Note: Preferred claim code to earn credit for this measure: Z71.6 (ICD-10) for Tobacco Cessation Counseling, or CPT codes: 99406 or 99407. Note: CPT cat II codes F400x have varied reliability and may not be captured via the claims, but when they are present, will be counted toward the measure. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">PCP providers/practices included in the aggregate scoring at the PO level 09/01/2026-08/31/2027 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NOTES: PCPs Must be designated in the PGIP PA Tool as one of the primary care specialties. PCP provider/practices performance counted in the aggregate performance scoring for Inhaler Education and Oral Corticosteroid Stewardship measure during the measurement period of 09/01/2026-08/31/2027.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>And</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 
+Must be PCMH designated during the most recent designation cycle </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>General Expectations:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Respond to requests from INHALE's Coordinating Center and your PO regarding INHALE related work in a timely manner (3 business days or as specified).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Practice Clinical Champion (as designated in the INHALE Admin Portal, even if not a participating MD/DO) is required to attend both Fall and Spring Regional meetings. Dates will provided in at least 45 days in advance. Practice Liaisons (as designated in the Admin Portal) are not required to attend but are strongly encouraged to attend. Clinical Champion must attend a minimum of 90% of the meeting (in-person/virtual) to be counted toward meeting the measure. In the event the meeting is held virtually, cameras remain on and are directed at the attendee for the entirety of the meeting or attendance will not be counted toward the measure. Adherence to any additional requirements specified for participation in a virtual format is required for attendance to count toward the measure.  A proxy may be requested to attend on rare occasions and with at least 72 hours notice. If a proxy has attended for the Practice Clinical Champion in the year previous, the substitution may not be granted and loss of VBR points may incur. Proxy may be MD, DO, PA, NP, or RN. MAs do not quailfy as proxies.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Measurement Period for PCPs includes the 2026 Fall Regional meetings.</t>
+    </r>
+  </si>
+  <si>
+    <t>Provide names and valid email addresses for Practice Clinical Champion and Practice Liaison. Practice Clinical Champion needs to be a clinically licensed professional (MD, DO, PA, NP, RN, RT). Practice Clinical Champion is responsible for disseminating performance/QI/educational information to relevant members of the practice and helping to advance best practices. The Practice Clinical Champion attends regional meetings and shares what they have learned from the meetings and educates their practice. The Practice Clinical Champion also participates in training programs required by the PO and Coordinating Center. Practice Liaisons do not need to be clinically licensed and may be an office manager, QA staff, etc. A Practice Liaison should be designated for each practice unless otherwise approved by INHALE's Coordinating Center.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">The practice Clinical Champion is required to watch the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>"Inhaled Medications"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Learning module and completes the survey located in the Admin Portal.</t>
+    </r>
+  </si>
+  <si>
+    <t>Practice Clinical Champion obtains INHALE Data Dashboard login from MDC and logs into Data Dashboard two different quarters throught the measurement year and shares the current performance status with peers at their practice.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Best Practice Document:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Submit a brief description of an initiative undertaken at the practice to improve a measure from the INHALE Data Dashboard. This form is available in the Admin Portal.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Present at a Regional/Collaborative Wide: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">meeting as a presenter or panel member. This may be via volunteering when the Coordinating Center requests participants or by contacting the Coordinating Center and asking to participate. This activity counts for 2 points.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Participate in a Site Visit:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Either by volunteering or at the request of INHALE, have members from the INHALE Coordinating Center visit on-site at your practice. This visit will require at least 1 hour of time. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>PCP practices required to submit 1 additional item between 9/01/2026 - 6/01/2027.</t>
+    </r>
+  </si>
+  <si>
+    <t>7 (BONUS)</t>
+  </si>
+  <si>
+    <t>INHALE practicing provider that serves on an INHALE committee (Executive, Pediatric, Data and Publications, ECHO) or nominates a patient to participate on the Patient Advisory Board, will receive bonus points. A maximum of 10pts will be awarded for even if participating on multiple committees and/or nominations.</t>
+  </si>
+  <si>
+    <t>8 (BONUS)</t>
+  </si>
+  <si>
+    <t>Provide tobacco cessation counseling at least once in the measurement year to patients (asthma &gt;13yrs or COPD patients &gt;40 yrs) who are identified as tobacco user by ICD-10 diagnosis code. The 2% VBR uplift is not additive, meaning that providers that already receive VBR through another CQI (MiBAC, MCT2D, etc) will not earn an additional 2%.</t>
+  </si>
+  <si>
+    <t>Note: Preferred claim code to earn credit for this measure: Z71.6 (ICD-10) for Tobacco Cessation Counseling, or CPT codes: 99406 or 99407. Note: CPT cat II codes F400x have varied reliability and may not be captured via the claims, but when they are present, will be counted toward the measure. No chart review will be conducted to support the use of CPT cat II codes for VBR.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Scoring:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> For INHALE POs with participating PCPs and SCPs, performance is calculated at the PO level using both PCP and SCP attributed patients. If an eligible patient is attributed to both a PCP and SCP within the same PO, the patient is only counted once in the measure. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reward Eligibility:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Providers who participate in BCBSM's Physician Group Incentive Program (PGIP) and INHALE are eligible for reimbursement in accordance with the Value Based Reimbursement (VBR) Fee Schedule. The VBR Fee Schedule sets fees at greater than 100% of the Standard Fee Schedules. The following Fee Schedules apply for participation in INHALE:
+Inhale Participation = 105%
+Tobacco Cessation Counseling = 102%
+PCMH designation is a requirement for INHALE PCP VBR. SCPs ( Allergist, Pulmonologist, Pediatric Pulmonologist), must be designated in the PGIP PA Tool as one of these specialties (not critical care). For 3/1/2027 reimbursement, SCPs must be on January 2026, July 2026 and January 2027 PGIP snapshots to receive VBR. VBR is applied to codes similarly to all other BCBSM related PCP VBR.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">INHALE CQI Quality Measures for 2027 VBR
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">CONTINUING PCPs and SCPs
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Answer, CIPA, Genesys, Great Lakes, Holland, HVPA, IHP, McLaren, Mosaic, PCP, PMC, OPNS, UMMG, UPI
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Measurement Period: 09/01/2025 - 08/31/2026
+PCP Reimbursement Timeline: 09/01/2027 - 08/31/2028
+SCP Reimbursement Timeline: 03/01/2027 - 02/28/2028*</t>
+    </r>
+  </si>
+  <si>
+    <t>Practice Level VBR</t>
+  </si>
+  <si>
+    <t>Measurement target Criteria</t>
+  </si>
+  <si>
+    <t>Measurement Points (if applicable)</t>
+  </si>
+  <si>
+    <t>Practice Clinical Champion attends Fall and Spring Regional Meetings</t>
+  </si>
+  <si>
+    <t>Attends 2 Meetings
+Attends 1 Meeting
+No Meeting Attendance</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">25
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>15
+0</t>
+    </r>
+  </si>
+  <si>
+    <t>All INHALE participating providers (including the Practice Clinical Champion) attends at least one Lung Learning Lab (L3) live or on-demand and submits the survey to mark the requirement as completed.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">&gt;80% Attend
+80% - 60% Attend
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&lt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>60% Attend</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>15
+7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+0</t>
+    </r>
+  </si>
+  <si>
+    <t>Practice Clinical Champion or Practice Liaison logs into the data dashboard once a quarter during the measurment year and shares practice level data with practice participants.</t>
+  </si>
+  <si>
+    <t>Logs in 4/4 quarters
+Logs in 3/4 quarters
+Logs in 2/4 quarters</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">20
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>10
+0</t>
+    </r>
+  </si>
+  <si>
+    <t>Complete 1 of the following engagement activities:
+1. Complete a Best Practice form^
+2. Present at a Regional or Collaborative Wide meeting/participate as a panel member*^
+3. Participate in a Site Visit^
+4. OCS case review form^</t>
+  </si>
+  <si>
+    <t>Complete activity
+Not Completed</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">10
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>0</t>
+    </r>
+  </si>
+  <si>
+    <t>Participation Bonus Points</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Participation Bonus Points</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Nominate/participate as a representative on an INHALE Committee (Executive, Pediatric, Data and Publications) or nominate a patient to participate as part of INHALE's Patient Advisory Committee</t>
+    </r>
+  </si>
+  <si>
+    <t>Participate</t>
+  </si>
+  <si>
+    <r>
+      <t>A 5%</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> increase</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> from previous year of Pediatric (</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 2 yrs old) / adult asthma and COPD patients receiving Inhaler Education.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">5% Increase
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3% - &lt;5% Increase
+&lt;3% Increase</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">25*
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">12.5
+0
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">25*
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>12.5
+0</t>
+    </r>
+  </si>
+  <si>
+    <t>And/OR</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">A 10% relative reduction of patients receiving </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2 oral corticosteroid prescriptions in pediatric/adult asthma and COPD patients.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">10% Relative Reduction
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>7%-&lt;10% Relative Reduction
+&lt;7% Relative Reduction</t>
+    </r>
+  </si>
+  <si>
+    <t>Total Points Possible</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Achieve </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>85</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Achieve </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>70 to &lt;85</t>
+    </r>
+  </si>
+  <si>
+    <t>Achieve &lt;70 to &gt;55</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Achieve </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&lt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>55</t>
+    </r>
+  </si>
+  <si>
+    <t>Additional 2%</t>
+  </si>
+  <si>
+    <r>
+      <t>Tobacco Cessation Counseling: Increase 5% from measurement year baseline the number of Pediatric (</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>13 yrs)/adult asthma and COPD patients receiving tobacco cessation counseling.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Achieve 5% increase
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">102%
+</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">NOTES: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">*SCP = Allergist, Pulmonologist, Pediatric Pulmonologist. Must be designated in the PGIP PA Tool as one of these specialties. For 3/1/2026- must be on Winter 2025 and Summer 2025 Snapshots + be in PGIP February 2026 to receive VBR.
+PCPs must be PCMH designated in the PGIP snapshot.
+</t>
+    </r>
+  </si>
+  <si>
+    <t>* As available.
+^ Form available in INHALE Admin Portal</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Practice Clinical Champion and Practice Liaison are designated in the INHALE Admin Portal 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Measurement period: 09/01/2025 - 08/31/2026</t>
+    </r>
+  </si>
+  <si>
+    <t>Present a patient case at an ECHO session 
+PCP Measurement Period: 09/01/2025 - 06/01/2027</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Bonus Points:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nominate/participate as a representative on an INHALE Committee (Executive, Pediatric, Data and Publications, ECHO) or nominate a patient to participate as part of INHALE's Patient Advisory Committee
+PCP Measurement Period: 09/01/2025 - 06/01/2027</t>
+    </r>
+  </si>
+  <si>
+    <t>Practice Clinical Champion or Practice Liaison logs into the data dashboard once a quarter during the measurement year and shares practice level data with practice participants.
+PCP measurement period: 9/1/2025 - 06/01/2027</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">All practice providers participating providers (including the Practice Clinical Champion) must attend an in-person L3, or view an L3 on-demand during the current measurement period. In addition to viewing the content, completion of attendance survey is required; the CME survey is optional. CME credit will not be counted toward meeting attendance.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>PCPs providers/Clinical Champions required to watch an additional L3 during the period of 9/1/26-6/1/2027.</t>
+    </r>
+  </si>
+  <si>
+    <t>Practice Clinical Champion completes "Inhaled Medications" learning module on the INHALE Learning Platform and submits the survey form in the Admin Portal to mark requirement as completed.
+AND
+Practice Clinical Champion completes "Inhaled Medication Devices: The Missing Link to Control" learning module on the INHALE Learning Platform and submits the survey form in the Admin Portal to mark requirement as completed. PCP measurement period: 9/01/2026 - 6/01/2027</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Updated 2027 PCP VBR Measures for the Inspiring Health Advances in Lung Care (INHALE) Collaborative Quality Initiative
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Scorecard for Practices in the following POs: Northern Michigan Care Partners, GMP, Lakeland, Spectrum</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Stellar</t>
+    </r>
+  </si>
+  <si>
+    <t>Complete 2 of the following engagement activities:
+1. Complete a Best Practice form^
+2. Present at a Regional or Collaborative Wide meeting/participate as a panel member
+3. Participate in a Site Visit
+4. OCS case review form^
+5. Attend/watch an additional L3
+6.View the Vaping video
+PCP Clinical Champion completes 1 additional activity between 9/1/2026 - 6/01/2027</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Complete 2 of the following engagement activities:
 1. Complete a Best Practice form^
 2. Present at a Regional or Collaborative Wide meeting/participate as a panel member**^
 3. Participate in a Site Visit^
 4. OCS case review form^
 5. Attend/watch an additional L3
 6.View the Vaping video
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>PCP measurement period 9/1/2025 - 06/01/2027</t>
     </r>
   </si>
-  <si>
-[...1680 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="41" x14ac:knownFonts="1">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2889,698 +2890,698 @@
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="213">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="17" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="6" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="23" fillId="18" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...164 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="14" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="14" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="17" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="9" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="14" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="9" fontId="0" fillId="13" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="13" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="13" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="13" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="10" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="7" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="9" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="23" fillId="17" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="23" fillId="17" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="23" fillId="17" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{328A1C9A-2F2D-4052-A06E-F84342326954}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://sps-corp/hcve/cpd/PGIP/Hospital%20CQI%20Documents/Hospital_CQI_Participant_List.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///Z:\Hospital%20CQIs\Individual%20CQI%20Programs\MiBOQI%20Michigan%20Breast%20Oncology%20Quality%20Initiative\Annual%20and%20Progress%20Reports\Year%20Nine%20-%20redesign\Progress%20Report%20%232%20-%20June%202015\MiBOQI_QI_Tracking_Log-June%202015.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="HCQI Participant status 2016"/>
       <sheetName val="2016 HCQI Participation Stats"/>
       <sheetName val="HCQI Participant status 2015"/>
       <sheetName val="2015 HCQI Participation stats"/>
       <sheetName val="HCQI Participant status 2014"/>
       <sheetName val="2014 HCQI Participation Stats"/>
       <sheetName val="HCQI  non-hospital participants"/>
       <sheetName val="Hospital Deletes-additions"/>
       <sheetName val="HospitalName_and_FacilityCodes"/>
       <sheetName val="Sheet4"/>
       <sheetName val="Status Changes"/>
@@ -3625,57 +3626,50 @@
       <sheetName val="#2-Oncotype DX Graphs"/>
       <sheetName val="Sheet4"/>
       <sheetName val="#3-Choosing Wisely"/>
       <sheetName val="#3-Choosing Wisely graphs"/>
       <sheetName val="HOLD-Chemotherapy regimens"/>
       <sheetName val="#4-Time from surgery to chemo"/>
       <sheetName val="#4-Surgery to chemo graphs"/>
       <sheetName val="Sheet3"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...5 lines deleted...]
-</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3929,1823 +3923,1806 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB839AAD-E207-4D9F-87AE-3F0122CB466B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB839AAD-E207-4D9F-87AE-3F0122CB466B}">
   <sheetPr>
+    <tabColor theme="8"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D56"/>
   <sheetViews>
-    <sheetView topLeftCell="A45" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C51" sqref="C51"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="8.7109375" style="17"/>
     <col min="3" max="3" width="58" style="48" customWidth="1"/>
     <col min="4" max="4" width="21.140625" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="183" t="s">
+      <c r="A1" s="153" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="184"/>
-[...1 lines deleted...]
-      <c r="D1" s="185"/>
+      <c r="B1" s="154"/>
+      <c r="C1" s="154"/>
+      <c r="D1" s="155"/>
     </row>
     <row r="2" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="186" t="s">
+      <c r="A2" s="156" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="187"/>
-[...1 lines deleted...]
-      <c r="D2" s="188"/>
+      <c r="B2" s="157"/>
+      <c r="C2" s="157"/>
+      <c r="D2" s="158"/>
     </row>
     <row r="3" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="101" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="159">
         <v>1</v>
       </c>
-      <c r="B4" s="151">
+      <c r="B4" s="160">
         <v>0.25</v>
       </c>
       <c r="C4" s="108" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="135"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="159"/>
-      <c r="B5" s="151"/>
+      <c r="B5" s="160"/>
       <c r="C5" s="109" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="114">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="159"/>
-      <c r="B6" s="151"/>
+      <c r="B6" s="160"/>
       <c r="C6" s="109" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="102">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="159"/>
-      <c r="B7" s="151"/>
+      <c r="B7" s="160"/>
       <c r="C7" s="109" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="102">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="159"/>
-      <c r="B8" s="151"/>
+      <c r="B8" s="160"/>
       <c r="C8" s="109" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="102">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="159"/>
-      <c r="B9" s="151"/>
+      <c r="B9" s="160"/>
       <c r="C9" s="109" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="75" x14ac:dyDescent="0.25">
-      <c r="A10" s="171">
+      <c r="A10" s="161">
         <v>2</v>
       </c>
-      <c r="B10" s="173">
+      <c r="B10" s="163">
         <v>0.15</v>
       </c>
       <c r="C10" s="108" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="110"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="172"/>
-      <c r="B11" s="174"/>
+      <c r="A11" s="162"/>
+      <c r="B11" s="164"/>
       <c r="C11" s="109" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="103">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="172"/>
-      <c r="B12" s="174"/>
+      <c r="A12" s="162"/>
+      <c r="B12" s="164"/>
       <c r="C12" s="109" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="102">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="172"/>
-      <c r="B13" s="174"/>
+      <c r="A13" s="162"/>
+      <c r="B13" s="164"/>
       <c r="C13" s="109" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="159">
         <v>3</v>
       </c>
-      <c r="B14" s="151">
+      <c r="B14" s="160">
         <v>0.1</v>
       </c>
       <c r="C14" s="108" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
       <c r="D14" s="110"/>
     </row>
     <row r="15" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="159"/>
-      <c r="B15" s="151"/>
+      <c r="B15" s="160"/>
       <c r="C15" s="109" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D15" s="103">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="159"/>
-      <c r="B16" s="151"/>
+      <c r="B16" s="160"/>
       <c r="C16" s="109" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D16" s="102">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="159"/>
-      <c r="B17" s="151"/>
+      <c r="B17" s="160"/>
       <c r="C17" s="109" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D17" s="102">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="159"/>
-      <c r="B18" s="151"/>
+      <c r="B18" s="160"/>
       <c r="C18" s="109" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D18" s="103">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="150" x14ac:dyDescent="0.25">
       <c r="A19" s="159">
         <v>4</v>
       </c>
-      <c r="B19" s="173">
+      <c r="B19" s="163">
         <v>0.1</v>
       </c>
       <c r="C19" s="111" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="D19" s="110"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="159"/>
-      <c r="B20" s="174"/>
+      <c r="B20" s="164"/>
       <c r="C20" s="109" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D20" s="112">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="159"/>
-      <c r="B21" s="174"/>
+      <c r="B21" s="164"/>
       <c r="C21" s="109" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D21" s="113">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="159"/>
-      <c r="B22" s="189"/>
+      <c r="B22" s="168"/>
       <c r="C22" s="109" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D22" s="113">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="152" t="s">
+      <c r="A23" s="169" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="170"/>
+      <c r="C23" s="170"/>
+      <c r="D23" s="171"/>
+    </row>
+    <row r="24" spans="1:4" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="165">
+        <v>5</v>
+      </c>
+      <c r="B24" s="165" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="149" t="s">
+        <v>144</v>
+      </c>
+      <c r="D24" s="150"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="166"/>
+      <c r="B25" s="166"/>
+      <c r="C25" s="53" t="s">
         <v>25</v>
-      </c>
-[...20 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D25" s="104">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A26" s="170"/>
-      <c r="B26" s="170"/>
+      <c r="A26" s="167"/>
+      <c r="B26" s="167"/>
       <c r="C26" s="53" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D26" s="105">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="72"/>
       <c r="B27" s="71"/>
       <c r="C27" s="145" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D27" s="146"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="72">
         <v>6</v>
       </c>
       <c r="B28" s="71" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C28" s="147" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D28" s="148">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="72"/>
       <c r="B29" s="71"/>
       <c r="C29" s="147" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D29" s="148">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="106"/>
       <c r="B30" s="105"/>
       <c r="C30" s="147" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D30" s="146">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="181" t="s">
+      <c r="A31" s="151" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="151"/>
+      <c r="C31" s="151"/>
+      <c r="D31" s="152"/>
+    </row>
+    <row r="32" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A32" s="178">
+        <v>7</v>
+      </c>
+      <c r="B32" s="181">
+        <v>0.2</v>
+      </c>
+      <c r="C32" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32" s="66"/>
+    </row>
+    <row r="33" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="179"/>
+      <c r="B33" s="182"/>
+      <c r="C33" s="51" t="s">
         <v>31</v>
-      </c>
-[...20 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D33" s="68">
         <v>20</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B34" s="179"/>
+    <row r="34" spans="1:4" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="179"/>
+      <c r="B34" s="182"/>
       <c r="C34" s="77" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D34" s="66">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="177"/>
-      <c r="B35" s="180"/>
+      <c r="A35" s="180"/>
+      <c r="B35" s="183"/>
       <c r="C35" s="136" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D35" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="175">
+      <c r="A36" s="178">
         <v>8</v>
       </c>
-      <c r="B36" s="178">
+      <c r="B36" s="181">
         <v>0.2</v>
       </c>
       <c r="C36" s="54" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D36" s="66"/>
     </row>
     <row r="37" spans="1:4" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="176"/>
-      <c r="B37" s="179"/>
+      <c r="A37" s="179"/>
+      <c r="B37" s="182"/>
       <c r="C37" s="51" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D37" s="68">
         <v>20</v>
       </c>
     </row>
-    <row r="38" spans="1:4" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B38" s="179"/>
+    <row r="38" spans="1:4" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="179"/>
+      <c r="B38" s="182"/>
       <c r="C38" s="77" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D38" s="66">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A39" s="176"/>
-      <c r="B39" s="179"/>
+      <c r="A39" s="179"/>
+      <c r="B39" s="182"/>
       <c r="C39" s="51" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D39" s="66">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:4" s="50" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="177"/>
-      <c r="B40" s="180"/>
+      <c r="A40" s="180"/>
+      <c r="B40" s="183"/>
       <c r="C40" s="49"/>
       <c r="D40" s="66"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C41" s="47" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D41" s="69">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C42" s="47" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D42" s="57"/>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C43" s="47" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D43" s="56" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C44" s="70" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D44" s="58">
         <v>1.05</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C45" s="70" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D45" s="58">
         <v>1.03</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C46" s="70" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D46" s="58">
         <v>1.02</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C47" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="D47" s="58" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="184" t="s">
         <v>47</v>
       </c>
-      <c r="D47" s="58" t="s">
-[...9 lines deleted...]
-      <c r="D49" s="167"/>
+      <c r="B49" s="185"/>
+      <c r="C49" s="185"/>
+      <c r="D49" s="185"/>
     </row>
     <row r="50" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="45" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="45" t="s">
         <v>4</v>
       </c>
       <c r="D50" s="55" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="51" spans="1:4" ht="136.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:4" ht="137.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="159">
         <v>9</v>
       </c>
-      <c r="B51" s="151" t="s">
-        <v>26</v>
+      <c r="B51" s="160" t="s">
+        <v>24</v>
       </c>
       <c r="C51" s="46" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D51" s="56"/>
     </row>
     <row r="52" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="159"/>
-      <c r="B52" s="151"/>
+      <c r="B52" s="160"/>
       <c r="C52" s="137" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D52" s="56" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="159"/>
-      <c r="B53" s="151"/>
+      <c r="B53" s="160"/>
       <c r="C53" s="59" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D53" s="56" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="55" spans="1:4" s="48" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="160" t="s">
-[...4 lines deleted...]
-      <c r="D55" s="162"/>
+      <c r="A55" s="172" t="s">
+        <v>93</v>
+      </c>
+      <c r="B55" s="173"/>
+      <c r="C55" s="173"/>
+      <c r="D55" s="174"/>
     </row>
     <row r="56" spans="1:4" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="163" t="s">
-[...4 lines deleted...]
-      <c r="D56" s="165"/>
+      <c r="A56" s="175" t="s">
+        <v>52</v>
+      </c>
+      <c r="B56" s="176"/>
+      <c r="C56" s="176"/>
+      <c r="D56" s="177"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="A32:A35"/>
+    <mergeCell ref="B32:B35"/>
+    <mergeCell ref="A36:A40"/>
+    <mergeCell ref="B36:B40"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="B51:B53"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="B4:B9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="B10:B13"/>
     <mergeCell ref="A14:A18"/>
     <mergeCell ref="B14:B18"/>
     <mergeCell ref="A19:A22"/>
     <mergeCell ref="A24:A26"/>
     <mergeCell ref="B24:B26"/>
     <mergeCell ref="B19:B22"/>
     <mergeCell ref="A23:D23"/>
-    <mergeCell ref="A55:D55"/>
-[...7 lines deleted...]
-    <mergeCell ref="B51:B53"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="portrait" r:id="rId1"/>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EDF5A32-B24A-433E-83A3-C0156017907A}">
   <sheetPr>
+    <tabColor theme="8" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="2" width="110.85546875" customWidth="1"/>
-    <col min="3" max="3" width="55.5703125" customWidth="1"/>
+    <col min="3" max="3" width="55.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1" s="12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="186" t="s">
         <v>55</v>
       </c>
-      <c r="B1" s="12" t="s">
-[...7 lines deleted...]
-      <c r="B2" s="191"/>
+      <c r="B2" s="187"/>
     </row>
     <row r="3" spans="1:3" ht="157.5" x14ac:dyDescent="0.25">
       <c r="A3" s="94">
         <v>1</v>
       </c>
       <c r="B3" s="35" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C3" s="13"/>
     </row>
     <row r="4" spans="1:3" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="95">
         <v>2</v>
       </c>
       <c r="B4" s="36" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C4" s="13"/>
     </row>
     <row r="5" spans="1:3" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="96">
         <v>3</v>
       </c>
       <c r="B5" s="34" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="182.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="97">
         <v>4</v>
       </c>
       <c r="B6" s="138" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="117" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B7" s="37" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="130" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B8" s="118" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="389.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="98" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B9" s="75" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C9" s="13"/>
     </row>
     <row r="10" spans="1:3" ht="153" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="99"/>
       <c r="B10" s="16" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C10" s="13"/>
     </row>
     <row r="11" spans="1:3" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="86">
         <v>9</v>
       </c>
       <c r="B11" s="82" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C11" s="13"/>
     </row>
     <row r="12" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="100"/>
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B13" s="37" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="15"/>
       <c r="B14" s="14"/>
     </row>
     <row r="15" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="15"/>
       <c r="B15" s="14"/>
     </row>
     <row r="16" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="15"/>
       <c r="B16" s="14"/>
     </row>
     <row r="17" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="15"/>
       <c r="B17" s="14"/>
     </row>
     <row r="18" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="15"/>
       <c r="B18" s="14"/>
     </row>
     <row r="19" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="15"/>
       <c r="B19" s="14"/>
     </row>
     <row r="20" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="15"/>
       <c r="B20" s="14"/>
     </row>
     <row r="21" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="15"/>
       <c r="B21" s="14"/>
     </row>
     <row r="22" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="15"/>
       <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B23" s="13"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B24" s="13"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="52" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D01E0BC-5D46-4B9A-A1EA-79BF79805FF8}">
   <sheetPr>
+    <tabColor theme="9"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView topLeftCell="A20" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="8.85546875" style="17"/>
     <col min="3" max="3" width="58" style="48" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="29.42578125" style="5" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="107.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="155" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="156"/>
+      <c r="A1" s="188" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="189"/>
+      <c r="C1" s="189"/>
+      <c r="D1" s="189"/>
     </row>
     <row r="2" spans="1:5" ht="90.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="157" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="158"/>
+      <c r="A2" s="190" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="191"/>
+      <c r="C2" s="191"/>
+      <c r="D2" s="191"/>
     </row>
     <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="61" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="67" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A4" s="159">
         <v>1</v>
       </c>
-      <c r="B4" s="151">
+      <c r="B4" s="160">
         <v>0.25</v>
       </c>
       <c r="C4" s="108" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="110"/>
       <c r="E4" s="13" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="159"/>
-      <c r="B5" s="151"/>
+      <c r="B5" s="160"/>
       <c r="C5" s="109" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="114">
         <v>25</v>
       </c>
       <c r="E5" s="13"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="159"/>
-      <c r="B6" s="151"/>
+      <c r="B6" s="160"/>
       <c r="C6" s="109" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="102">
         <v>20</v>
       </c>
       <c r="E6" s="13"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="159"/>
-      <c r="B7" s="151"/>
+      <c r="B7" s="160"/>
       <c r="C7" s="109" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="102">
         <v>12</v>
       </c>
       <c r="E7" s="13"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="159"/>
-      <c r="B8" s="151"/>
+      <c r="B8" s="160"/>
       <c r="C8" s="109" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="102">
         <v>6</v>
       </c>
       <c r="E8" s="13"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="159"/>
-      <c r="B9" s="151"/>
+      <c r="B9" s="160"/>
       <c r="C9" s="109" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="102">
         <v>0</v>
       </c>
       <c r="E9" s="13"/>
     </row>
     <row r="10" spans="1:5" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="159">
         <v>2</v>
       </c>
-      <c r="B10" s="151">
+      <c r="B10" s="160">
         <f>D11/D36</f>
         <v>0.1</v>
       </c>
       <c r="C10" s="78" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="D10" s="139"/>
       <c r="E10" s="67"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="159"/>
-      <c r="B11" s="151"/>
+      <c r="B11" s="160"/>
       <c r="C11" s="52" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D11" s="62">
         <v>10</v>
       </c>
       <c r="E11" s="67"/>
     </row>
     <row r="12" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="159"/>
-      <c r="B12" s="151"/>
+      <c r="B12" s="160"/>
       <c r="C12" s="52" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D12" s="63">
         <v>0</v>
       </c>
       <c r="E12" s="67"/>
     </row>
     <row r="13" spans="1:5" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="159">
         <v>3</v>
       </c>
-      <c r="B13" s="151">
+      <c r="B13" s="160">
         <f>D14/D36</f>
         <v>0.15</v>
       </c>
       <c r="C13" s="108" t="s">
-        <v>78</v>
+        <v>147</v>
       </c>
       <c r="D13" s="115"/>
       <c r="E13" s="67"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="159"/>
-      <c r="B14" s="151"/>
+      <c r="B14" s="160"/>
       <c r="C14" s="52" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D14" s="62">
         <v>15</v>
       </c>
       <c r="E14" s="67"/>
     </row>
     <row r="15" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="159"/>
-      <c r="B15" s="151"/>
+      <c r="B15" s="160"/>
       <c r="C15" s="52" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D15" s="63">
         <v>0</v>
       </c>
       <c r="E15" s="67"/>
     </row>
     <row r="16" spans="1:5" ht="75" x14ac:dyDescent="0.25">
-      <c r="A16" s="171">
+      <c r="A16" s="161">
         <v>4</v>
       </c>
-      <c r="B16" s="173">
+      <c r="B16" s="163">
         <v>0.15</v>
       </c>
       <c r="C16" s="108" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D16" s="110"/>
       <c r="E16" s="107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="162"/>
+      <c r="B17" s="164"/>
+      <c r="C17" s="109" t="s">
         <v>76</v>
-      </c>
-[...5 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D17" s="103">
         <v>15</v>
       </c>
       <c r="E17" s="13"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="172"/>
-      <c r="B18" s="174"/>
+      <c r="A18" s="162"/>
+      <c r="B18" s="164"/>
       <c r="C18" s="109" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D18" s="102">
         <v>7</v>
       </c>
       <c r="E18" s="13"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="172"/>
-      <c r="B19" s="174"/>
+      <c r="A19" s="162"/>
+      <c r="B19" s="164"/>
       <c r="C19" s="109" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D19" s="102">
         <v>0</v>
       </c>
       <c r="E19" s="13"/>
     </row>
     <row r="20" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="159">
         <v>5</v>
       </c>
-      <c r="B20" s="151">
+      <c r="B20" s="160">
         <v>0.15</v>
       </c>
       <c r="C20" s="108" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
       <c r="D20" s="110"/>
       <c r="E20" s="107" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="159"/>
-      <c r="B21" s="151"/>
+      <c r="B21" s="160"/>
       <c r="C21" s="109" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D21" s="103">
         <v>15</v>
       </c>
       <c r="E21" s="13"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="159"/>
-      <c r="B22" s="151"/>
+      <c r="B22" s="160"/>
       <c r="C22" s="109" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D22" s="102">
         <v>8</v>
       </c>
       <c r="E22" s="13"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="159"/>
-      <c r="B23" s="151"/>
+      <c r="B23" s="160"/>
       <c r="C23" s="109" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D23" s="102">
         <v>5</v>
       </c>
       <c r="E23" s="13"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="159"/>
-      <c r="B24" s="151"/>
+      <c r="B24" s="160"/>
       <c r="C24" s="109" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D24" s="103">
         <v>0</v>
       </c>
       <c r="E24" s="13"/>
     </row>
     <row r="25" spans="1:5" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="159">
         <v>6</v>
       </c>
-      <c r="B25" s="151">
+      <c r="B25" s="160">
         <f>D26/D36</f>
         <v>0.2</v>
       </c>
       <c r="C25" s="108" t="s">
-        <v>84</v>
+        <v>149</v>
       </c>
       <c r="D25" s="116"/>
       <c r="E25" s="67"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="159"/>
-      <c r="B26" s="151"/>
+      <c r="B26" s="160"/>
       <c r="C26" s="52" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="D26" s="79">
         <v>20</v>
       </c>
       <c r="E26" s="67"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="159"/>
-      <c r="B27" s="151"/>
+      <c r="B27" s="160"/>
       <c r="C27" s="52" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D27" s="80">
         <v>10</v>
       </c>
       <c r="E27" s="67"/>
     </row>
     <row r="28" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="159"/>
-      <c r="B28" s="151"/>
+      <c r="B28" s="160"/>
       <c r="C28" s="52" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="D28" s="81">
         <v>0</v>
       </c>
       <c r="E28" s="67"/>
     </row>
     <row r="29" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="152" t="s">
-[...4 lines deleted...]
-      <c r="D29" s="154"/>
+      <c r="A29" s="169" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="170"/>
+      <c r="C29" s="170"/>
+      <c r="D29" s="171"/>
       <c r="E29" s="67"/>
     </row>
     <row r="30" spans="1:5" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="126">
         <v>7</v>
       </c>
       <c r="B30" s="124" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C30" s="121" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D30" s="125"/>
       <c r="E30" s="67"/>
     </row>
     <row r="31" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="123"/>
       <c r="B31" s="123"/>
       <c r="C31" s="119" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D31" s="120">
         <v>5</v>
       </c>
       <c r="E31" s="67"/>
     </row>
     <row r="32" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="125"/>
       <c r="B32" s="122"/>
       <c r="C32" s="127" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D32" s="128">
         <v>0</v>
       </c>
       <c r="E32" s="67"/>
     </row>
     <row r="33" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="168">
+      <c r="A33" s="165">
         <v>8</v>
       </c>
-      <c r="B33" s="168" t="s">
-        <v>26</v>
+      <c r="B33" s="165" t="s">
+        <v>24</v>
       </c>
       <c r="C33" s="73" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D33" s="64"/>
       <c r="E33" s="67"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A34" s="169"/>
-      <c r="B34" s="169"/>
+      <c r="A34" s="166"/>
+      <c r="B34" s="166"/>
       <c r="C34" s="53" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D34" s="74">
         <v>10</v>
       </c>
       <c r="E34" s="67"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A35" s="170"/>
-      <c r="B35" s="170"/>
+      <c r="A35" s="167"/>
+      <c r="B35" s="167"/>
       <c r="C35" s="53" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="D35" s="65">
         <v>5</v>
       </c>
       <c r="E35" s="67"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C36" s="47" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D36" s="69">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="C37" s="47" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D37" s="57"/>
     </row>
     <row r="38" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="C38" s="47" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D38" s="56" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C39" s="70" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D39" s="58">
         <v>1.05</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="166" t="s">
-[...4 lines deleted...]
-      <c r="D40" s="167"/>
+      <c r="A40" s="184" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="185"/>
+      <c r="C40" s="185"/>
+      <c r="D40" s="185"/>
     </row>
     <row r="41" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="45" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="45" t="s">
         <v>4</v>
       </c>
       <c r="D41" s="55" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="156.94999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="159">
         <v>9</v>
       </c>
-      <c r="B42" s="151" t="s">
-        <v>26</v>
+      <c r="B42" s="160" t="s">
+        <v>24</v>
       </c>
       <c r="C42" s="46" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D42" s="56"/>
     </row>
     <row r="43" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A43" s="159"/>
-      <c r="B43" s="151"/>
+      <c r="B43" s="160"/>
       <c r="C43" s="137" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D43" s="56" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="159"/>
-      <c r="B44" s="151"/>
+      <c r="B44" s="160"/>
       <c r="C44" s="59" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D44" s="56" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:6" s="48" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="160" t="s">
-[...4 lines deleted...]
-      <c r="D46" s="162"/>
+      <c r="A46" s="172" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="173"/>
+      <c r="C46" s="173"/>
+      <c r="D46" s="174"/>
       <c r="E46" s="5"/>
     </row>
     <row r="47" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="163" t="s">
-[...4 lines deleted...]
-      <c r="D47" s="165"/>
+      <c r="A47" s="175" t="s">
+        <v>52</v>
+      </c>
+      <c r="B47" s="176"/>
+      <c r="C47" s="176"/>
+      <c r="D47" s="177"/>
       <c r="E47" s="60"/>
       <c r="F47" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="B20:B24"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A4:A9"/>
+    <mergeCell ref="B4:B9"/>
     <mergeCell ref="A46:D46"/>
     <mergeCell ref="A47:D47"/>
     <mergeCell ref="A42:A44"/>
     <mergeCell ref="B42:B44"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="B13:B15"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="A25:A28"/>
     <mergeCell ref="B25:B28"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="B33:B35"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="B16:B19"/>
     <mergeCell ref="A20:A24"/>
-    <mergeCell ref="B20:B24"/>
-[...4 lines deleted...]
-    <mergeCell ref="B4:B9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FFF9DD8-9D54-4777-8021-71F3AF5C3EA7}">
   <sheetPr>
+    <tabColor theme="9" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B13"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K7" sqref="K7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" customWidth="1"/>
     <col min="2" max="2" width="70.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="83" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B1" s="12" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="192" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B2" s="191"/>
+        <v>94</v>
+      </c>
+      <c r="B2" s="187"/>
     </row>
     <row r="3" spans="1:2" ht="270" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="84">
         <v>1</v>
       </c>
       <c r="B3" s="85" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="204.75" x14ac:dyDescent="0.25">
       <c r="A4" s="86">
         <v>2</v>
       </c>
       <c r="B4" s="87" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A5" s="84">
         <v>3</v>
       </c>
       <c r="B5" s="88" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="89">
         <v>4</v>
       </c>
       <c r="B6" s="92" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="60" x14ac:dyDescent="0.25">
       <c r="A7" s="90">
         <v>5</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="189" x14ac:dyDescent="0.25">
       <c r="A8" s="89">
         <v>6</v>
       </c>
       <c r="B8" s="93" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="75" x14ac:dyDescent="0.25">
       <c r="A9" s="91" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="129" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B10" s="118" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="131">
         <v>9</v>
       </c>
       <c r="B11" s="132" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="133"/>
       <c r="B12" s="134" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="299.25" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B13" s="88" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="48" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC29F561-6E65-4CB5-A48A-30D334CF480E}">
   <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView topLeftCell="A10" zoomScale="126" zoomScaleNormal="126" workbookViewId="0">
       <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.140625" customWidth="1"/>
     <col min="2" max="2" width="61.42578125" customWidth="1"/>
     <col min="3" max="3" width="42.7109375" customWidth="1"/>
     <col min="4" max="4" width="27" customWidth="1"/>
-    <col min="5" max="5" width="36.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="15.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="199" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B1" s="200"/>
       <c r="C1" s="200"/>
       <c r="D1" s="200"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="201" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B2" s="202"/>
       <c r="C2" s="202"/>
       <c r="D2" s="202"/>
     </row>
     <row r="3" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="28" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D4" s="140" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="29">
         <v>2</v>
       </c>
       <c r="B5" s="28" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="C5" s="30" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="D5" s="141" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="E5" s="13"/>
     </row>
     <row r="6" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>3</v>
       </c>
       <c r="B6" s="25" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D6" s="140" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="29">
         <v>4</v>
       </c>
       <c r="B7" s="31" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C7" s="32" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D7" s="142" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="E7" s="13"/>
     </row>
     <row r="8" spans="1:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21"/>
       <c r="B8" s="27" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="23"/>
       <c r="E8" s="13"/>
     </row>
     <row r="9" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21"/>
       <c r="B9" s="26" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="C9" s="24" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="D9" s="33">
         <v>5</v>
       </c>
       <c r="E9" s="211"/>
       <c r="F9" s="212"/>
       <c r="G9" s="212"/>
       <c r="H9" s="212"/>
       <c r="I9" s="212"/>
       <c r="J9" s="212"/>
       <c r="K9" s="212"/>
       <c r="L9" s="212"/>
       <c r="M9" s="212"/>
       <c r="N9" s="212"/>
       <c r="O9" s="212"/>
       <c r="P9" s="212"/>
     </row>
     <row r="10" spans="1:16" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="203">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="D10" s="205" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="204"/>
       <c r="B11" s="11" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="206"/>
     </row>
     <row r="12" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="7"/>
       <c r="B12" s="143" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="D12" s="207"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C13" s="2" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="D13" s="3">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C14" s="39" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D14" s="40" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C15" s="2" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D15" s="42">
         <v>1.05</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C16" s="2" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="D16" s="42">
         <v>1.03</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C17" s="2" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="D17" s="43">
         <v>1.02</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C18" s="41" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="D18" s="38" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="D19" s="17"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="208" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B20" s="209"/>
       <c r="C20" s="209"/>
       <c r="D20" s="210"/>
     </row>
     <row r="21" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="19">
         <v>6</v>
       </c>
       <c r="B21" s="144" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D21" s="20" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="193" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C23" s="194"/>
       <c r="D23" s="194"/>
       <c r="E23" s="194"/>
       <c r="F23" s="194"/>
       <c r="G23" s="195"/>
     </row>
     <row r="24" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="196" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="C24" s="197"/>
       <c r="D24" s="197"/>
       <c r="E24" s="197"/>
       <c r="F24" s="197"/>
       <c r="G24" s="198"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B23:G23"/>
     <mergeCell ref="B24:G24"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="D10:D12"/>
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="E9:P9"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010056896D634F0BAE4EA597C861CC7EDC2E" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3314bf6aad09d72014c3b4c027bf37ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="10d516fa-3f3b-4bf2-9d70-aaa676f2ed0f" xmlns:ns3="d4a3d2c5-2bf3-4b3b-ab0e-ec500b40b395" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="02484c0e5bcbce94412685e7780f44a2" ns2:_="" ns3:_="">
     <xsd:import namespace="10d516fa-3f3b-4bf2-9d70-aaa676f2ed0f"/>
     <xsd:import namespace="d4a3d2c5-2bf3-4b3b-ab0e-ec500b40b395"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -5912,116 +5889,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="10d516fa-3f3b-4bf2-9d70-aaa676f2ed0f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0470175-4633-4FFD-A77F-D237E82BD306}">
-[...8 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{222DC1AC-0C9B-449D-B00E-E3B7A839EF97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="10d516fa-3f3b-4bf2-9d70-aaa676f2ed0f"/>
     <ds:schemaRef ds:uri="d4a3d2c5-2bf3-4b3b-ab0e-ec500b40b395"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0470175-4633-4FFD-A77F-D237E82BD306}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="10d516fa-3f3b-4bf2-9d70-aaa676f2ed0f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="d4a3d2c5-2bf3-4b3b-ab0e-ec500b40b395"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE5FA7DA-AA64-4C5E-B960-F6998E228AF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>2027 Cohort 1 sites</vt:lpstr>
+      <vt:lpstr>2027 Continuing sites</vt:lpstr>
       <vt:lpstr>Cont. Legend</vt:lpstr>
-      <vt:lpstr>2027 Cohort 2 sites</vt:lpstr>
+      <vt:lpstr>2027 Onboarding Sites</vt:lpstr>
       <vt:lpstr>Onbd Legend</vt:lpstr>
       <vt:lpstr>Proposed 2027 CONT SCP_PCP VBR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cohen, Marc L.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>