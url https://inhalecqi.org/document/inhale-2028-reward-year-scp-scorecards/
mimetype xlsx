--- v0 (2026-08-26)
+++ v1 (2026-10-24)
@@ -16,85 +16,84 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10810"/>
-  <fileSharing readOnlyRecommended="1"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10927"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/bdressle/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7BAC3CE1-B2B4-0F4B-B0F6-3CBD2FDBAE04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3C93001B-8599-6644-8E33-398C825DCF9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="600" windowWidth="29040" windowHeight="15660" activeTab="5" xr2:uid="{66BBF623-D292-47D0-8144-36D0B56F6DAA}"/>
+    <workbookView xWindow="-28800" yWindow="600" windowWidth="28800" windowHeight="15540" activeTab="6" xr2:uid="{66BBF623-D292-47D0-8144-36D0B56F6DAA}"/>
   </bookViews>
   <sheets>
     <sheet name="Scorecard Template" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="MBSC VBR example" sheetId="5" state="hidden" r:id="rId2"/>
-    <sheet name="107% VBR Cohort 2&gt;" sheetId="9" r:id="rId3"/>
+    <sheet name="107% VBR Continuing" sheetId="9" r:id="rId3"/>
     <sheet name="105% VBR Template" sheetId="10" state="hidden" r:id="rId4"/>
     <sheet name="103% VBR Template" sheetId="11" state="hidden" r:id="rId5"/>
-    <sheet name="107% VBR Cohort 1" sheetId="15" r:id="rId6"/>
+    <sheet name="107% VBR Onboarding" sheetId="15" r:id="rId6"/>
     <sheet name="Legend" sheetId="14" r:id="rId7"/>
     <sheet name="2026 CQI VBR Template 103%" sheetId="3" state="hidden" r:id="rId8"/>
     <sheet name="2026 CQI VBR Template 102%" sheetId="2" state="hidden" r:id="rId9"/>
     <sheet name="2026 CQI VBR Template 102% TC" sheetId="4" state="hidden" r:id="rId10"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
   </externalReferences>
   <definedNames>
     <definedName name="CQI">'[1]HCQI  non-hospital participants'!$G$3:$G$15</definedName>
     <definedName name="POName">[1]HospitalName_and_FacilityCodes!$B$2:$B$46</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'103% VBR Template'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'105% VBR Template'!$1:$3</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="5">'107% VBR Cohort 1'!$1:$3</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'107% VBR Cohort 2&gt;'!$1:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'107% VBR Continuing'!$1:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'107% VBR Onboarding'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'MBSC VBR example'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Scorecard Template'!$1:$2</definedName>
     <definedName name="QIStages">[2]Sheet4!$A$14:$A$16</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -147,51 +146,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>E131958:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 For any goal which is collaborative wide, meaning that all sites receive the same points for the collaborative performance as a whole, please indicate that in the beginning of the measure description, as shown in example measure 3 below.
 For any measure which is site specific, please start the measurement description with "site specific - ".  This would be where the sites have chosen or been assigned a specific goal, which is not included for all sites in the P4P index.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="553" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="553" uniqueCount="300">
   <si>
     <t xml:space="preserve">2025 Michigan Bariatric Surgery Collaborative Collaborative Quality Initiative                                           Performance Index Scorecard </t>
   </si>
   <si>
     <t>Measure #</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Measure Description</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -1825,91 +1824,50 @@
     <t>70-79</t>
   </si>
   <si>
     <t>3 measures + Tobacco Cessation measure</t>
   </si>
   <si>
     <t>Points Threshold to Meet 105% VBR eligibility</t>
   </si>
   <si>
     <t>80-89</t>
   </si>
   <si>
     <t>4 measures</t>
   </si>
   <si>
     <t>Points Threshold to Meet 107% VBR eligibility</t>
   </si>
   <si>
     <t>90-100</t>
   </si>
   <si>
     <t>4 or more measures + Tobacco Cessation Measure</t>
   </si>
   <si>
     <t>Estimated # of Physicians Currently meeting Performance distribution based on aggregation level measurement</t>
-  </si>
-[...39 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Attends 2 Meetings</t>
   </si>
   <si>
     <t>Attends 1 Meeting</t>
   </si>
   <si>
     <t>No Attendance</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Measure:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
@@ -3292,92 +3250,50 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">VBR Measurement Period:  09/01/2026 - 08/31/2027
 VBR Reimbursement Period:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>SCP: 03/01/2028 - 02/28/2029</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Measure: </t>
-[...40 lines deleted...]
-      </rPr>
       <t>Measure:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> All INHALE participating providers (including practice Clinical Champion) attend at least one Lung Learning Lab (L3) from the 2027 series live or on-demand and completes the survey to mark the requirement as complete</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>.
 Aggregation level:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -3415,387 +3331,466 @@
       </rPr>
       <t xml:space="preserve">2028 CQI CONTINUING VBR Measure Scorecard
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>INHALE Continuing SCPs</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Measure: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
+      <t xml:space="preserve">Increase percentage of pediatric (2 years and older)/ adult asthma and COPD patients receiving Inhaler Education
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Aggregation level: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Physcian Organization
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Measure: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Decrease percentage of patients receiving &gt;/=  2 oral corticosteroid prescriptions in pediatric/adult asthma and COPD patients
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Aggregation level: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Physcian Organization
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tobacco Measure:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Increase percentage in tobacco cessation counseling patients, pediatric (&gt;/=13 years) and adult asthma and COPD patients. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Aggregation level: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Physician Organization
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Measure: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Participate as a representative on more than one INHALE Committee (Executive, Pediatric, Data &amp; Pubs, ECHO).
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Aggregation level:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Practice
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Measure: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Increase</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">percentage of pediatric (2 years and older)/ adult asthma and COPD patients receiving Inhaler Education
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Aggregation level: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Physcian Organization
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">POs: GMP, Lakeland, Northern Michigan Care Partners, Spectrum, Stellar
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">VBR Measurement Period:  09/01/2026 - 08/31/2027
+VBR Reimbursement Period:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>SCP: 03/01/2028 - 02/28/2029</t>
+    </r>
+  </si>
+  <si>
+    <t>Provide tobacco cessation counseling at least once in the measurement year to patients (asthma ≥13yrs or COPD patients ≥40 yrs) who are identified as tobacco users by ICD-10 diagnosis code. The 2% VBR uplift is not additive, meaning that providers that already receive VBR through another CQI (MIMIND, MCT2D, etc.) will not earn an additional 2%. 
+Note: Preferred claim code to earn credit for this measure: Z71.6 (ICD-10) for Tobacco Cessation Counseling, or CPT codes: 99406 or 99407. Note: CPT cat II codes F400x have varied reliability and may not be captured via the claims, but when they are present, they will be counted toward the measure. No chart review will be conducted to support the use of CPT cat II codes for VBR.</t>
+  </si>
+  <si>
+    <t>VBR Eligibility Scale for CQIs offering up to 107% (must include tobacco cessation measure)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Measure: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
       <t xml:space="preserve">Complete </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> of the following engagement activities:
         1. Complete a best practice form
         2. Complete a Site Visit
         3. Clinical Champion attends/watches an additional L3
         4. Participating provider presents a case at an ECHO session
-        5. Clinical Champion watches the INHALE Nicotine and Vaping Tobacco  Addiction video
+        5. Clinical Champion watches the INHALE Nicotine and Vaping Tobacco Addiction, Inhaled Medication, or Lung Health and Outdoor Air Quality video
         6. Participating Provider consults with INHALE PharmD
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Aggregation level: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Practice Level
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Measure: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Increase percentage of pediatric (2 years and older)/ adult asthma and COPD patients receiving Inhaler Education
+      <t xml:space="preserve">Practice Clinical Champion attends Fall and Spring Regional Meetings
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Aggregation level: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Physcian Organization
+      <t xml:space="preserve">Practice
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Measure: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Decrease percentage of patients receiving &gt;/=  2 oral corticosteroid prescriptions in pediatric/adult asthma and COPD patients
-</t>
+      <t>Practice Clinical Champion attends Fall and Spring Regional Meetings</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Aggregation level: </t>
+      <t xml:space="preserve">
+Aggregation level: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Physcian Organization
-[...8 lines deleted...]
-      <rPr>
+      <t>Practice Level</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Increase percentage in tobacco cessation counseling patients, pediatric (&gt;/=13 years) and adult asthma and COPD patients. 
-[...49 lines deleted...]
-      <t xml:space="preserve"> Practice
+      <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Measure: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Complete </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> of the following engagement activities:
         1. Complete a best practice form
         2. Complete a Site Visit
         3. Clinical Champion attends/watches an additional L3
         4. Participating provider presents a case at an ECHO session
-        5. Clinical Champion watches the INHALE Nicotine and Vaping Tobacco  Addiction, Inhaled Medication, or Lung Health and Outdoor Air Quality video
+        5. Clinical Champion watches the INHALE Nicotine and Vaping Tobacco Addiction video
         6. Participating Provider consults with INHALE PharmD
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Aggregation level: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Practice Level
-</t>
-[...47 lines deleted...]
-      <t xml:space="preserve">Physcian Organization
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="16"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">2028 INHALE CQI VBR Measure Scorecard
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>INHALE Cohort 1 (newer POs)</t>
-[...37 lines deleted...]
-Note: Preferred claim code to earn credit for this measure: Z71.6 (ICD-10) for Tobacco Cessation Counseling, or CPT codes: 99406 or 99407. Note: CPT cat II codes F400x have varied reliability and may not be captured via the claims, but when they are present, they will be counted toward the measure. No chart review will be conducted to support the use of CPT cat II codes for VBR.</t>
+      <t>INHALE Onboarding</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="64" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -4676,51 +4671,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="217">
+  <cellXfs count="222">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
@@ -5102,50 +5097,63 @@
     </xf>
     <xf numFmtId="0" fontId="53" fillId="8" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="15" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="15" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="15" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="15" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5790,1008 +5798,1008 @@
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38D3C3C3-7654-49B3-86C0-42CF46D60116}">
   <dimension ref="A1:H68"/>
   <sheetViews>
     <sheetView topLeftCell="A26" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E26" sqref="E26:E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.1640625" style="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="72.83203125" customWidth="1"/>
     <col min="4" max="4" width="6.5" style="24" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.1640625" style="75" customWidth="1"/>
     <col min="6" max="6" width="7.83203125" customWidth="1"/>
     <col min="7" max="7" width="21.83203125" customWidth="1"/>
     <col min="8" max="8" width="14.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="187" t="s">
+      <c r="A1" s="192" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="187"/>
-[...1 lines deleted...]
-      <c r="D1" s="187"/>
+      <c r="B1" s="192"/>
+      <c r="C1" s="192"/>
+      <c r="D1" s="192"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="105" x14ac:dyDescent="0.2">
-      <c r="A3" s="186">
+      <c r="A3" s="191">
         <v>1</v>
       </c>
-      <c r="B3" s="185">
+      <c r="B3" s="190">
         <v>10</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="76"/>
       <c r="F3" s="77"/>
       <c r="G3" s="77"/>
       <c r="H3" s="77"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A4" s="186"/>
-      <c r="B4" s="185"/>
+      <c r="A4" s="191"/>
+      <c r="B4" s="190"/>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="4">
         <v>10</v>
       </c>
       <c r="E4" s="76"/>
       <c r="F4" s="77"/>
       <c r="G4" s="77"/>
       <c r="H4" s="77"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A5" s="186"/>
-      <c r="B5" s="185"/>
+      <c r="A5" s="191"/>
+      <c r="B5" s="190"/>
       <c r="C5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="4">
         <v>5</v>
       </c>
       <c r="E5" s="76"/>
       <c r="F5" s="77"/>
       <c r="G5" s="77"/>
       <c r="H5" s="77"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A6" s="186"/>
-      <c r="B6" s="185"/>
+      <c r="A6" s="191"/>
+      <c r="B6" s="190"/>
       <c r="C6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4">
         <v>0</v>
       </c>
       <c r="E6" s="76"/>
       <c r="F6" s="77"/>
       <c r="G6" s="77"/>
       <c r="H6" s="77"/>
     </row>
     <row r="7" spans="1:8" ht="105" x14ac:dyDescent="0.2">
-      <c r="A7" s="186">
+      <c r="A7" s="191">
         <v>2</v>
       </c>
-      <c r="B7" s="185">
+      <c r="B7" s="190">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="4"/>
       <c r="E7" s="76"/>
       <c r="F7" s="77"/>
       <c r="G7" s="77"/>
       <c r="H7" s="77"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A8" s="186"/>
-      <c r="B8" s="185"/>
+      <c r="A8" s="191"/>
+      <c r="B8" s="190"/>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="4">
         <v>20</v>
       </c>
       <c r="E8" s="76"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A9" s="186"/>
-      <c r="B9" s="185"/>
+      <c r="A9" s="191"/>
+      <c r="B9" s="190"/>
       <c r="C9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="4">
         <v>10</v>
       </c>
       <c r="E9" s="76"/>
       <c r="F9" s="77"/>
       <c r="G9" s="77"/>
       <c r="H9" s="77"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A10" s="186"/>
-      <c r="B10" s="185"/>
+      <c r="A10" s="191"/>
+      <c r="B10" s="190"/>
       <c r="C10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="4">
         <v>0</v>
       </c>
       <c r="E10" s="76"/>
       <c r="F10" s="77"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
     </row>
     <row r="11" spans="1:8" ht="60" x14ac:dyDescent="0.2">
-      <c r="A11" s="186">
+      <c r="A11" s="191">
         <v>3</v>
       </c>
-      <c r="B11" s="185">
+      <c r="B11" s="190">
         <v>10</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="4"/>
       <c r="E11" s="76"/>
       <c r="F11" s="77"/>
       <c r="G11" s="76" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="77"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A12" s="186"/>
-      <c r="B12" s="185"/>
+      <c r="A12" s="191"/>
+      <c r="B12" s="190"/>
       <c r="C12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="4">
         <v>5</v>
       </c>
       <c r="E12" s="76"/>
       <c r="F12" s="77"/>
       <c r="G12" s="78" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="77"/>
     </row>
     <row r="13" spans="1:8" ht="30" x14ac:dyDescent="0.2">
-      <c r="A13" s="186"/>
-      <c r="B13" s="185"/>
+      <c r="A13" s="191"/>
+      <c r="B13" s="190"/>
       <c r="C13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="4">
         <v>3</v>
       </c>
       <c r="E13" s="76"/>
       <c r="F13" s="77"/>
       <c r="G13" s="78" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="77"/>
     </row>
     <row r="14" spans="1:8" ht="30" x14ac:dyDescent="0.2">
-      <c r="A14" s="186"/>
-      <c r="B14" s="185"/>
+      <c r="A14" s="191"/>
+      <c r="B14" s="190"/>
       <c r="C14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="4">
         <v>0</v>
       </c>
       <c r="E14" s="76"/>
       <c r="F14" s="77"/>
       <c r="G14" s="77"/>
       <c r="H14" s="77"/>
     </row>
     <row r="15" spans="1:8" ht="60" x14ac:dyDescent="0.2">
-      <c r="A15" s="186">
+      <c r="A15" s="191">
         <v>4</v>
       </c>
-      <c r="B15" s="185">
+      <c r="B15" s="190">
         <v>5</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="8"/>
       <c r="E15" s="76"/>
       <c r="F15" s="77"/>
       <c r="G15" s="77"/>
       <c r="H15" s="77"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A16" s="186"/>
-      <c r="B16" s="185"/>
+      <c r="A16" s="191"/>
+      <c r="B16" s="190"/>
       <c r="C16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="4">
         <v>5</v>
       </c>
       <c r="E16" s="76"/>
       <c r="F16" s="77"/>
       <c r="G16" s="77"/>
       <c r="H16" s="77"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A17" s="186"/>
-      <c r="B17" s="185"/>
+      <c r="A17" s="191"/>
+      <c r="B17" s="190"/>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="4">
         <v>0</v>
       </c>
       <c r="E17" s="76"/>
       <c r="F17" s="77"/>
       <c r="G17" s="77"/>
       <c r="H17" s="77"/>
     </row>
     <row r="18" spans="1:8" ht="75" x14ac:dyDescent="0.2">
-      <c r="A18" s="179">
+      <c r="A18" s="184">
         <v>5</v>
       </c>
-      <c r="B18" s="182">
+      <c r="B18" s="187">
         <v>5</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="4"/>
       <c r="E18" s="77"/>
       <c r="F18" s="77"/>
       <c r="G18" s="79" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="77"/>
     </row>
     <row r="19" spans="1:8" ht="30" x14ac:dyDescent="0.2">
-      <c r="A19" s="180"/>
-      <c r="B19" s="183"/>
+      <c r="A19" s="185"/>
+      <c r="B19" s="188"/>
       <c r="C19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="4">
         <v>5</v>
       </c>
       <c r="E19" s="77"/>
       <c r="F19" s="77"/>
       <c r="G19" s="76" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="77"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A20" s="181"/>
-      <c r="B20" s="184"/>
+      <c r="A20" s="186"/>
+      <c r="B20" s="189"/>
       <c r="C20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="4">
         <v>0</v>
       </c>
       <c r="E20" s="77"/>
       <c r="F20" s="77"/>
       <c r="G20" s="76" t="s">
         <v>27</v>
       </c>
       <c r="H20" s="77"/>
     </row>
     <row r="21" spans="1:8" ht="90" x14ac:dyDescent="0.2">
-      <c r="A21" s="179">
+      <c r="A21" s="184">
         <v>6</v>
       </c>
-      <c r="B21" s="182">
+      <c r="B21" s="187">
         <v>5</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="76"/>
       <c r="F21" s="77"/>
       <c r="G21" s="77"/>
       <c r="H21" s="77"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A22" s="180"/>
-      <c r="B22" s="183"/>
+      <c r="A22" s="185"/>
+      <c r="B22" s="188"/>
       <c r="C22" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="2">
         <v>5</v>
       </c>
       <c r="E22" s="76"/>
       <c r="F22" s="77"/>
       <c r="G22" s="77"/>
       <c r="H22" s="77"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A23" s="180"/>
-      <c r="B23" s="183"/>
+      <c r="A23" s="185"/>
+      <c r="B23" s="188"/>
       <c r="C23" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="9">
         <v>2.5</v>
       </c>
       <c r="E23" s="76"/>
       <c r="F23" s="77"/>
       <c r="G23" s="77"/>
       <c r="H23" s="77"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A24" s="181"/>
-      <c r="B24" s="184"/>
+      <c r="A24" s="186"/>
+      <c r="B24" s="189"/>
       <c r="C24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="9">
         <v>0</v>
       </c>
       <c r="E24" s="76"/>
       <c r="F24" s="77"/>
       <c r="G24" s="77"/>
       <c r="H24" s="77"/>
     </row>
     <row r="25" spans="1:8" ht="315" x14ac:dyDescent="0.2">
-      <c r="A25" s="179">
+      <c r="A25" s="184">
         <v>7</v>
       </c>
-      <c r="B25" s="182">
+      <c r="B25" s="187">
         <v>10</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="79" t="s">
         <v>33</v>
       </c>
       <c r="F25" s="77"/>
       <c r="G25" s="77"/>
       <c r="H25" s="77"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A26" s="180"/>
-      <c r="B26" s="183"/>
+      <c r="A26" s="185"/>
+      <c r="B26" s="188"/>
       <c r="C26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D26" s="2">
         <v>10</v>
       </c>
       <c r="E26" s="76" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="77"/>
       <c r="G26" s="77"/>
       <c r="H26" s="77"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A27" s="180"/>
-      <c r="B27" s="183"/>
+      <c r="A27" s="185"/>
+      <c r="B27" s="188"/>
       <c r="C27" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D27" s="9">
         <v>5</v>
       </c>
       <c r="E27" s="76" t="s">
         <v>37</v>
       </c>
       <c r="F27" s="77"/>
       <c r="G27" s="77"/>
       <c r="H27" s="77"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A28" s="181"/>
-      <c r="B28" s="184"/>
+      <c r="A28" s="186"/>
+      <c r="B28" s="189"/>
       <c r="C28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="9">
         <v>0</v>
       </c>
       <c r="E28" s="76"/>
       <c r="F28" s="77"/>
       <c r="G28" s="77"/>
       <c r="H28" s="77"/>
     </row>
     <row r="29" spans="1:8" ht="60" x14ac:dyDescent="0.2">
-      <c r="A29" s="179">
+      <c r="A29" s="184">
         <v>8</v>
       </c>
-      <c r="B29" s="185">
+      <c r="B29" s="190">
         <v>5</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="9"/>
       <c r="E29" s="77"/>
       <c r="F29" s="77"/>
       <c r="G29" s="76" t="s">
         <v>39</v>
       </c>
       <c r="H29" s="77"/>
     </row>
     <row r="30" spans="1:8" ht="45" x14ac:dyDescent="0.2">
-      <c r="A30" s="180"/>
-      <c r="B30" s="185"/>
+      <c r="A30" s="185"/>
+      <c r="B30" s="190"/>
       <c r="C30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D30" s="9">
         <v>5</v>
       </c>
       <c r="E30" s="77"/>
       <c r="F30" s="77"/>
       <c r="G30" s="80" t="s">
         <v>41</v>
       </c>
       <c r="H30" s="77"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A31" s="181"/>
-      <c r="B31" s="185"/>
+      <c r="A31" s="186"/>
+      <c r="B31" s="190"/>
       <c r="C31" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="77"/>
       <c r="F31" s="77"/>
       <c r="G31" s="81" t="s">
         <v>43</v>
       </c>
       <c r="H31" s="77"/>
     </row>
     <row r="32" spans="1:8" ht="165" x14ac:dyDescent="0.2">
-      <c r="A32" s="179">
+      <c r="A32" s="184">
         <v>9</v>
       </c>
-      <c r="B32" s="182">
+      <c r="B32" s="187">
         <v>5</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>44</v>
       </c>
       <c r="D32" s="9"/>
       <c r="E32" s="76"/>
       <c r="F32" s="77"/>
       <c r="G32" s="77"/>
       <c r="H32" s="77"/>
     </row>
     <row r="33" spans="1:8" ht="30" x14ac:dyDescent="0.2">
-      <c r="A33" s="180"/>
-      <c r="B33" s="183"/>
+      <c r="A33" s="185"/>
+      <c r="B33" s="188"/>
       <c r="C33" s="13" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="9">
         <v>5</v>
       </c>
       <c r="E33" s="76"/>
       <c r="F33" s="77"/>
       <c r="G33" s="77"/>
       <c r="H33" s="77"/>
     </row>
     <row r="34" spans="1:8" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="180"/>
-      <c r="B34" s="183"/>
+      <c r="A34" s="185"/>
+      <c r="B34" s="188"/>
       <c r="C34" s="13" t="s">
         <v>46</v>
       </c>
       <c r="D34" s="9">
         <v>3</v>
       </c>
       <c r="E34" s="76"/>
       <c r="F34" s="77"/>
       <c r="G34" s="77"/>
       <c r="H34" s="77"/>
     </row>
     <row r="35" spans="1:8" ht="30" x14ac:dyDescent="0.2">
-      <c r="A35" s="181"/>
-      <c r="B35" s="184"/>
+      <c r="A35" s="186"/>
+      <c r="B35" s="189"/>
       <c r="C35" s="13" t="s">
         <v>47</v>
       </c>
       <c r="D35" s="9">
         <v>0</v>
       </c>
       <c r="E35" s="76"/>
       <c r="F35" s="77"/>
       <c r="G35" s="77"/>
       <c r="H35" s="77"/>
     </row>
     <row r="36" spans="1:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="173">
+      <c r="A36" s="178">
         <v>10</v>
       </c>
-      <c r="B36" s="175">
+      <c r="B36" s="180">
         <v>5</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>48</v>
       </c>
       <c r="D36" s="15"/>
       <c r="E36" s="76"/>
       <c r="F36" s="77"/>
       <c r="G36" s="77"/>
       <c r="H36" s="77"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A37" s="174"/>
-      <c r="B37" s="176"/>
+      <c r="A37" s="179"/>
+      <c r="B37" s="181"/>
       <c r="C37" s="14" t="s">
         <v>49</v>
       </c>
       <c r="D37" s="15">
         <v>5</v>
       </c>
       <c r="E37" s="76"/>
       <c r="F37" s="77"/>
       <c r="G37" s="77"/>
       <c r="H37" s="77"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A38" s="174"/>
-      <c r="B38" s="176"/>
+      <c r="A38" s="179"/>
+      <c r="B38" s="181"/>
       <c r="C38" s="14" t="s">
         <v>50</v>
       </c>
       <c r="D38" s="15">
         <v>3</v>
       </c>
       <c r="E38" s="76"/>
       <c r="F38" s="77"/>
       <c r="G38" s="77"/>
       <c r="H38" s="77"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A39" s="178"/>
-      <c r="B39" s="177"/>
+      <c r="A39" s="183"/>
+      <c r="B39" s="182"/>
       <c r="C39" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D39" s="15">
         <v>0</v>
       </c>
       <c r="E39" s="76"/>
       <c r="F39" s="77"/>
       <c r="G39" s="77"/>
       <c r="H39" s="77"/>
     </row>
     <row r="40" spans="1:8" ht="30" x14ac:dyDescent="0.2">
-      <c r="A40" s="173">
+      <c r="A40" s="178">
         <v>11</v>
       </c>
-      <c r="B40" s="175">
+      <c r="B40" s="180">
         <v>5</v>
       </c>
       <c r="C40" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D40" s="15"/>
       <c r="E40" s="76"/>
       <c r="F40" s="77"/>
       <c r="G40" s="77"/>
       <c r="H40" s="77"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A41" s="174"/>
-      <c r="B41" s="176"/>
+      <c r="A41" s="179"/>
+      <c r="B41" s="181"/>
       <c r="C41" s="14" t="s">
         <v>49</v>
       </c>
       <c r="D41" s="15">
         <v>5</v>
       </c>
       <c r="E41" s="76"/>
       <c r="F41" s="77"/>
       <c r="G41" s="77"/>
       <c r="H41" s="77"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A42" s="174"/>
-      <c r="B42" s="176"/>
+      <c r="A42" s="179"/>
+      <c r="B42" s="181"/>
       <c r="C42" s="14" t="s">
         <v>50</v>
       </c>
       <c r="D42" s="15">
         <v>3</v>
       </c>
       <c r="E42" s="76"/>
       <c r="F42" s="77"/>
       <c r="G42" s="77"/>
       <c r="H42" s="77"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A43" s="178"/>
-      <c r="B43" s="177"/>
+      <c r="A43" s="183"/>
+      <c r="B43" s="182"/>
       <c r="C43" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D43" s="15">
         <v>0</v>
       </c>
       <c r="E43" s="76"/>
       <c r="F43" s="77"/>
       <c r="G43" s="77"/>
       <c r="H43" s="77"/>
     </row>
     <row r="44" spans="1:8" ht="84" x14ac:dyDescent="0.2">
-      <c r="A44" s="173">
+      <c r="A44" s="178">
         <v>12</v>
       </c>
-      <c r="B44" s="175">
+      <c r="B44" s="180">
         <v>5</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>53</v>
       </c>
       <c r="D44" s="15"/>
       <c r="E44" s="76"/>
       <c r="F44" s="77"/>
       <c r="G44" s="77"/>
       <c r="H44" s="77"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A45" s="174"/>
-      <c r="B45" s="176"/>
+      <c r="A45" s="179"/>
+      <c r="B45" s="181"/>
       <c r="C45" s="14" t="s">
         <v>54</v>
       </c>
       <c r="D45" s="15">
         <v>5</v>
       </c>
       <c r="E45" s="76"/>
       <c r="F45" s="77"/>
       <c r="G45" s="77"/>
       <c r="H45" s="77"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A46" s="174"/>
-      <c r="B46" s="176"/>
+      <c r="A46" s="179"/>
+      <c r="B46" s="181"/>
       <c r="C46" s="14" t="s">
         <v>55</v>
       </c>
       <c r="D46" s="15">
         <v>3</v>
       </c>
       <c r="E46" s="76"/>
       <c r="F46" s="77"/>
       <c r="G46" s="77"/>
       <c r="H46" s="77"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A47" s="178"/>
-      <c r="B47" s="177"/>
+      <c r="A47" s="183"/>
+      <c r="B47" s="182"/>
       <c r="C47" s="14" t="s">
         <v>56</v>
       </c>
       <c r="D47" s="15">
         <v>0</v>
       </c>
       <c r="E47" s="76"/>
       <c r="F47" s="77"/>
       <c r="G47" s="77"/>
       <c r="H47" s="77"/>
     </row>
     <row r="48" spans="1:8" ht="45" x14ac:dyDescent="0.2">
-      <c r="A48" s="173">
+      <c r="A48" s="178">
         <v>13</v>
       </c>
-      <c r="B48" s="175">
+      <c r="B48" s="180">
         <v>5</v>
       </c>
       <c r="C48" s="14" t="s">
         <v>57</v>
       </c>
       <c r="D48" s="15"/>
       <c r="E48" s="76"/>
       <c r="F48" s="77"/>
       <c r="G48" s="77"/>
       <c r="H48" s="77"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A49" s="174"/>
-      <c r="B49" s="176"/>
+      <c r="A49" s="179"/>
+      <c r="B49" s="181"/>
       <c r="C49" s="14" t="s">
         <v>58</v>
       </c>
       <c r="D49" s="15">
         <v>5</v>
       </c>
       <c r="E49" s="76"/>
       <c r="F49" s="77"/>
       <c r="G49" s="77"/>
       <c r="H49" s="77"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A50" s="174"/>
-      <c r="B50" s="176"/>
+      <c r="A50" s="179"/>
+      <c r="B50" s="181"/>
       <c r="C50" s="14" t="s">
         <v>59</v>
       </c>
       <c r="D50" s="15">
         <v>3</v>
       </c>
       <c r="E50" s="76"/>
       <c r="F50" s="77"/>
       <c r="G50" s="77"/>
       <c r="H50" s="77"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A51" s="174"/>
-      <c r="B51" s="177"/>
+      <c r="A51" s="179"/>
+      <c r="B51" s="182"/>
       <c r="C51" s="14" t="s">
         <v>60</v>
       </c>
       <c r="D51" s="15">
         <v>0</v>
       </c>
       <c r="E51" s="76"/>
       <c r="F51" s="77"/>
       <c r="G51" s="77"/>
       <c r="H51" s="77"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A52" s="173">
+      <c r="A52" s="178">
         <v>14</v>
       </c>
-      <c r="B52" s="175">
+      <c r="B52" s="180">
         <v>10</v>
       </c>
       <c r="C52" s="14" t="s">
         <v>61</v>
       </c>
       <c r="D52" s="15">
         <v>10</v>
       </c>
       <c r="E52" s="76"/>
       <c r="F52" s="77"/>
       <c r="G52" s="77"/>
       <c r="H52" s="77"/>
     </row>
     <row r="53" spans="1:8" ht="70" x14ac:dyDescent="0.2">
-      <c r="A53" s="174"/>
-      <c r="B53" s="176"/>
+      <c r="A53" s="179"/>
+      <c r="B53" s="181"/>
       <c r="C53" s="17" t="s">
         <v>62</v>
       </c>
       <c r="D53" s="18"/>
       <c r="E53" s="76"/>
       <c r="F53" s="77"/>
       <c r="G53" s="77"/>
       <c r="H53" s="77"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A54" s="174"/>
-      <c r="B54" s="176"/>
+      <c r="A54" s="179"/>
+      <c r="B54" s="181"/>
       <c r="C54" s="19" t="s">
         <v>63</v>
       </c>
       <c r="D54" s="18"/>
       <c r="E54" s="76"/>
       <c r="F54" s="77"/>
       <c r="G54" s="77"/>
       <c r="H54" s="77"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A55" s="174"/>
-      <c r="B55" s="176"/>
+      <c r="A55" s="179"/>
+      <c r="B55" s="181"/>
       <c r="C55" s="20" t="s">
         <v>64</v>
       </c>
       <c r="D55" s="18"/>
       <c r="E55" s="76"/>
       <c r="F55" s="77"/>
       <c r="G55" s="77"/>
       <c r="H55" s="77"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A56" s="174"/>
-      <c r="B56" s="176"/>
+      <c r="A56" s="179"/>
+      <c r="B56" s="181"/>
       <c r="C56" s="20" t="s">
         <v>65</v>
       </c>
       <c r="D56" s="18"/>
       <c r="E56" s="76"/>
       <c r="F56" s="77"/>
       <c r="G56" s="77"/>
       <c r="H56" s="77"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A57" s="174"/>
-      <c r="B57" s="176"/>
+      <c r="A57" s="179"/>
+      <c r="B57" s="181"/>
       <c r="C57" s="20" t="s">
         <v>66</v>
       </c>
       <c r="D57" s="18"/>
       <c r="E57" s="76"/>
       <c r="F57" s="77"/>
       <c r="G57" s="77"/>
       <c r="H57" s="77"/>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A58" s="174"/>
-      <c r="B58" s="176"/>
+      <c r="A58" s="179"/>
+      <c r="B58" s="181"/>
       <c r="C58" s="20" t="s">
         <v>67</v>
       </c>
       <c r="D58" s="18"/>
       <c r="E58" s="76"/>
       <c r="F58" s="77"/>
       <c r="G58" s="77"/>
       <c r="H58" s="77"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A59" s="174"/>
-      <c r="B59" s="176"/>
+      <c r="A59" s="179"/>
+      <c r="B59" s="181"/>
       <c r="C59" s="20" t="s">
         <v>68</v>
       </c>
       <c r="D59" s="18"/>
       <c r="E59" s="76"/>
       <c r="F59" s="77"/>
       <c r="G59" s="77"/>
       <c r="H59" s="77"/>
     </row>
     <row r="60" spans="1:8" ht="30" x14ac:dyDescent="0.2">
-      <c r="A60" s="174"/>
-      <c r="B60" s="176"/>
+      <c r="A60" s="179"/>
+      <c r="B60" s="181"/>
       <c r="C60" s="20" t="s">
         <v>69</v>
       </c>
       <c r="D60" s="18"/>
       <c r="E60" s="76"/>
       <c r="F60" s="77"/>
       <c r="G60" s="77"/>
       <c r="H60" s="77"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A61" s="174"/>
-      <c r="B61" s="176"/>
+      <c r="A61" s="179"/>
+      <c r="B61" s="181"/>
       <c r="C61" s="21" t="s">
         <v>70</v>
       </c>
       <c r="D61" s="18"/>
       <c r="E61" s="76"/>
       <c r="F61" s="77"/>
       <c r="G61" s="77"/>
       <c r="H61" s="77"/>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A62" s="174"/>
-      <c r="B62" s="176"/>
+      <c r="A62" s="179"/>
+      <c r="B62" s="181"/>
       <c r="C62" s="22" t="s">
         <v>71</v>
       </c>
       <c r="D62" s="18"/>
       <c r="E62" s="76"/>
       <c r="F62" s="77"/>
       <c r="G62" s="77"/>
       <c r="H62" s="77"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A63" s="174"/>
-      <c r="B63" s="176"/>
+      <c r="A63" s="179"/>
+      <c r="B63" s="181"/>
       <c r="C63" s="19" t="s">
         <v>72</v>
       </c>
       <c r="D63" s="18"/>
       <c r="E63" s="76"/>
       <c r="F63" s="77"/>
       <c r="G63" s="77"/>
       <c r="H63" s="77"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A64" s="174"/>
-      <c r="B64" s="176"/>
+      <c r="A64" s="179"/>
+      <c r="B64" s="181"/>
       <c r="C64" s="22" t="s">
         <v>73</v>
       </c>
       <c r="D64" s="18"/>
       <c r="E64" s="76"/>
       <c r="F64" s="77"/>
       <c r="G64" s="77"/>
       <c r="H64" s="77"/>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A65" s="174"/>
-      <c r="B65" s="176"/>
+      <c r="A65" s="179"/>
+      <c r="B65" s="181"/>
       <c r="C65" s="20" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="18"/>
       <c r="E65" s="76"/>
       <c r="F65" s="77"/>
       <c r="G65" s="77"/>
       <c r="H65" s="77"/>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A66" s="174"/>
-      <c r="B66" s="176"/>
+      <c r="A66" s="179"/>
+      <c r="B66" s="181"/>
       <c r="C66" s="20" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="23"/>
       <c r="E66" s="76"/>
       <c r="F66" s="77"/>
       <c r="G66" s="77"/>
       <c r="H66" s="77"/>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A67" s="178"/>
-      <c r="B67" s="177"/>
+      <c r="A67" s="183"/>
+      <c r="B67" s="182"/>
       <c r="C67" s="19" t="s">
         <v>76</v>
       </c>
       <c r="D67" s="18">
         <v>0</v>
       </c>
       <c r="E67" s="76"/>
       <c r="F67" s="77"/>
       <c r="G67" s="77"/>
       <c r="H67" s="77"/>
     </row>
     <row r="68" spans="1:8" ht="16" x14ac:dyDescent="0.2">
       <c r="C68" s="25" t="s">
         <v>77</v>
       </c>
       <c r="D68" s="26">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="29">
     <mergeCell ref="A11:A14"/>
     <mergeCell ref="B11:B14"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A6"/>
@@ -6846,554 +6854,554 @@
     <col min="1" max="1" width="8.83203125" style="31"/>
     <col min="2" max="2" width="22.5" style="30" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" style="30" customWidth="1"/>
     <col min="4" max="4" width="12.83203125" style="30" customWidth="1"/>
     <col min="5" max="5" width="21.83203125" style="30" customWidth="1"/>
     <col min="6" max="6" width="18.1640625" style="30" customWidth="1"/>
     <col min="7" max="7" width="25.5" style="30" customWidth="1"/>
     <col min="8" max="10" width="14.83203125" style="30" customWidth="1"/>
     <col min="11" max="11" width="21.83203125" style="30" customWidth="1"/>
     <col min="12" max="13" width="12.83203125" style="30" customWidth="1"/>
     <col min="14" max="15" width="14.5" style="30" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="30" customWidth="1"/>
     <col min="17" max="17" width="25.1640625" style="30" customWidth="1"/>
     <col min="18" max="18" width="30.1640625" style="30" customWidth="1"/>
     <col min="19" max="20" width="16.1640625" style="30" customWidth="1"/>
     <col min="21" max="21" width="42.1640625" style="30" customWidth="1"/>
     <col min="22" max="22" width="11.5" style="30" customWidth="1"/>
     <col min="23" max="23" width="14.5" style="30" customWidth="1"/>
     <col min="24" max="24" width="19" style="30" customWidth="1"/>
     <col min="25" max="25" width="20.5" style="31" customWidth="1"/>
     <col min="26" max="16384" width="8.83203125" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="67"/>
       <c r="G1" s="67"/>
       <c r="H1" s="67"/>
     </row>
     <row r="2" spans="1:26" ht="168" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B2" s="32" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C2" s="32" t="s">
+        <v>242</v>
+      </c>
+      <c r="D2" s="32" t="s">
         <v>243</v>
       </c>
-      <c r="D2" s="32" t="s">
+      <c r="E2" s="32" t="s">
         <v>244</v>
       </c>
-      <c r="E2" s="32" t="s">
+      <c r="F2" s="32" t="s">
         <v>245</v>
       </c>
-      <c r="F2" s="32" t="s">
+      <c r="G2" s="32" t="s">
+        <v>185</v>
+      </c>
+      <c r="H2" s="33" t="s">
+        <v>186</v>
+      </c>
+      <c r="I2" s="33" t="s">
+        <v>187</v>
+      </c>
+      <c r="J2" s="33" t="s">
+        <v>188</v>
+      </c>
+      <c r="K2" s="33" t="s">
+        <v>189</v>
+      </c>
+      <c r="L2" s="32" t="s">
+        <v>190</v>
+      </c>
+      <c r="M2" s="32" t="s">
+        <v>191</v>
+      </c>
+      <c r="N2" s="34" t="s">
         <v>246</v>
       </c>
-      <c r="G2" s="32" t="s">
-[...20 lines deleted...]
-      <c r="N2" s="34" t="s">
+      <c r="O2" s="34" t="s">
         <v>247</v>
       </c>
-      <c r="O2" s="34" t="s">
+      <c r="P2" s="35" t="s">
         <v>248</v>
       </c>
-      <c r="P2" s="35" t="s">
+      <c r="Q2" s="34" t="s">
         <v>249</v>
       </c>
-      <c r="Q2" s="34" t="s">
+      <c r="R2" s="32" t="s">
+        <v>193</v>
+      </c>
+      <c r="S2" s="32" t="s">
+        <v>207</v>
+      </c>
+      <c r="T2" s="32" t="s">
+        <v>208</v>
+      </c>
+      <c r="U2" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="V2" s="32" t="s">
         <v>250</v>
       </c>
-      <c r="R2" s="32" t="s">
+      <c r="W2" s="32" t="s">
+        <v>251</v>
+      </c>
+      <c r="X2" s="32" t="s">
+        <v>252</v>
+      </c>
+      <c r="Y2" s="36" t="s">
         <v>194</v>
-      </c>
-[...19 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:26" s="74" customFormat="1" ht="224" x14ac:dyDescent="0.15">
       <c r="A3" s="37">
         <v>1</v>
       </c>
       <c r="B3" s="37" t="s">
+        <v>273</v>
+      </c>
+      <c r="C3" s="37" t="s">
         <v>274</v>
       </c>
-      <c r="C3" s="37" t="s">
+      <c r="D3" s="68" t="s">
         <v>275</v>
       </c>
-      <c r="D3" s="68" t="s">
+      <c r="E3" s="69" t="s">
         <v>276</v>
       </c>
-      <c r="E3" s="69" t="s">
+      <c r="F3" s="69" t="s">
         <v>277</v>
       </c>
-      <c r="F3" s="69" t="s">
+      <c r="G3" s="37" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="H3" s="38">
         <v>0.55600000000000005</v>
       </c>
       <c r="I3" s="45" t="s">
+        <v>223</v>
+      </c>
+      <c r="J3" s="37" t="s">
+        <v>279</v>
+      </c>
+      <c r="K3" s="39" t="s">
+        <v>223</v>
+      </c>
+      <c r="L3" s="70" t="s">
+        <v>280</v>
+      </c>
+      <c r="M3" s="71" t="s">
+        <v>280</v>
+      </c>
+      <c r="N3" s="37" t="s">
+        <v>281</v>
+      </c>
+      <c r="O3" s="37" t="s">
+        <v>195</v>
+      </c>
+      <c r="P3" s="37" t="s">
         <v>224</v>
       </c>
-      <c r="J3" s="37" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Q3" s="26" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="R3" s="72"/>
       <c r="S3" s="73">
         <v>64</v>
       </c>
       <c r="T3" s="73">
         <v>75</v>
       </c>
       <c r="U3" s="72" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="V3" s="37" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="W3" s="37" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="X3" s="37" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="Y3" s="37"/>
       <c r="Z3" s="42"/>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="T4" s="49"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D8D8C8D-3275-4499-87A9-471F04599296}">
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.1640625" style="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="64.83203125" style="97" customWidth="1"/>
     <col min="4" max="4" width="11" style="24" customWidth="1"/>
     <col min="5" max="5" width="24.5" customWidth="1"/>
     <col min="6" max="6" width="7.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="89.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="189" t="s">
+      <c r="A1" s="194" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="190"/>
-[...1 lines deleted...]
-      <c r="D1" s="190"/>
+      <c r="B1" s="195"/>
+      <c r="C1" s="195"/>
+      <c r="D1" s="195"/>
     </row>
     <row r="2" spans="1:5" ht="72.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="191" t="s">
+      <c r="A2" s="196" t="s">
         <v>79</v>
       </c>
-      <c r="B2" s="192"/>
-[...1 lines deleted...]
-      <c r="D2" s="192"/>
+      <c r="B2" s="197"/>
+      <c r="C2" s="197"/>
+      <c r="D2" s="197"/>
       <c r="E2" s="106" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="59.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="82" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="88" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="98" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="103" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="153">
+      <c r="A4" s="158">
         <v>1</v>
       </c>
-      <c r="B4" s="155">
+      <c r="B4" s="160">
         <f>D5/100</f>
         <v>0.2</v>
       </c>
       <c r="C4" s="89" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="99"/>
       <c r="E4" s="105" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A5" s="154"/>
-      <c r="B5" s="156"/>
+      <c r="A5" s="159"/>
+      <c r="B5" s="161"/>
       <c r="C5" s="90" t="s">
         <v>84</v>
       </c>
       <c r="D5" s="100">
         <v>20</v>
       </c>
       <c r="E5" s="104">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="29" x14ac:dyDescent="0.2">
-      <c r="A6" s="154"/>
-      <c r="B6" s="156"/>
+      <c r="A6" s="159"/>
+      <c r="B6" s="161"/>
       <c r="C6" s="91" t="s">
         <v>85</v>
       </c>
       <c r="D6" s="100">
         <v>10</v>
       </c>
       <c r="E6" s="104">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A7" s="154"/>
-      <c r="B7" s="156"/>
+      <c r="A7" s="159"/>
+      <c r="B7" s="161"/>
       <c r="C7" s="90" t="s">
         <v>86</v>
       </c>
       <c r="D7" s="101">
         <v>0</v>
       </c>
       <c r="E7" s="104">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="29" x14ac:dyDescent="0.2">
-      <c r="A8" s="153">
+      <c r="A8" s="158">
         <v>2</v>
       </c>
-      <c r="B8" s="155">
+      <c r="B8" s="160">
         <f>D9/100</f>
         <v>0.1</v>
       </c>
       <c r="C8" s="86" t="s">
         <v>87</v>
       </c>
       <c r="D8" s="99"/>
       <c r="E8" s="104" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A9" s="154"/>
-      <c r="B9" s="156"/>
+      <c r="A9" s="159"/>
+      <c r="B9" s="161"/>
       <c r="C9" s="87" t="s">
         <v>89</v>
       </c>
       <c r="D9" s="100">
         <v>10</v>
       </c>
       <c r="E9" s="104">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A10" s="154"/>
-      <c r="B10" s="156"/>
+      <c r="A10" s="159"/>
+      <c r="B10" s="161"/>
       <c r="C10" s="87" t="s">
         <v>90</v>
       </c>
       <c r="D10" s="102">
         <v>5</v>
       </c>
       <c r="E10" s="104">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A11" s="154"/>
-      <c r="B11" s="156"/>
+      <c r="A11" s="159"/>
+      <c r="B11" s="161"/>
       <c r="C11" s="87" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="102">
         <v>0</v>
       </c>
       <c r="E11" s="104">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="72" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="161">
+      <c r="A12" s="166">
         <v>3</v>
       </c>
-      <c r="B12" s="155">
+      <c r="B12" s="160">
         <f>D13/100</f>
         <v>0.25</v>
       </c>
       <c r="C12" s="86" t="s">
         <v>91</v>
       </c>
       <c r="D12" s="101"/>
       <c r="E12" s="104" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A13" s="156"/>
-      <c r="B13" s="156"/>
+      <c r="A13" s="161"/>
+      <c r="B13" s="161"/>
       <c r="C13" s="92" t="s">
         <v>92</v>
       </c>
       <c r="D13" s="100">
         <v>25</v>
       </c>
       <c r="E13" s="104">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A14" s="156"/>
-      <c r="B14" s="156"/>
+      <c r="A14" s="161"/>
+      <c r="B14" s="161"/>
       <c r="C14" s="92" t="s">
         <v>93</v>
       </c>
       <c r="D14" s="102">
         <v>10</v>
       </c>
       <c r="E14" s="104">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A15" s="162"/>
-      <c r="B15" s="162"/>
+      <c r="A15" s="167"/>
+      <c r="B15" s="167"/>
       <c r="C15" s="93" t="s">
         <v>94</v>
       </c>
       <c r="D15" s="101">
         <v>0</v>
       </c>
       <c r="E15" s="104">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A16" s="156">
+      <c r="A16" s="161">
         <v>4</v>
       </c>
-      <c r="B16" s="193">
+      <c r="B16" s="198">
         <f>D17/100</f>
         <v>0.2</v>
       </c>
       <c r="C16" s="89" t="s">
         <v>95</v>
       </c>
       <c r="D16" s="101"/>
       <c r="E16" s="104" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A17" s="156"/>
-      <c r="B17" s="156"/>
+      <c r="A17" s="161"/>
+      <c r="B17" s="161"/>
       <c r="C17" s="87" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="100">
         <v>20</v>
       </c>
       <c r="E17" s="104">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A18" s="162"/>
-      <c r="B18" s="162"/>
+      <c r="A18" s="167"/>
+      <c r="B18" s="167"/>
       <c r="C18" s="87" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="101">
         <v>0</v>
       </c>
       <c r="E18" s="104">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="42" x14ac:dyDescent="0.2">
-      <c r="A19" s="156">
+      <c r="A19" s="161">
         <v>5</v>
       </c>
-      <c r="B19" s="193">
+      <c r="B19" s="198">
         <v>0.25</v>
       </c>
       <c r="C19" s="94" t="s">
         <v>96</v>
       </c>
       <c r="D19" s="101"/>
       <c r="E19" s="103" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A20" s="156"/>
-      <c r="B20" s="193"/>
+      <c r="A20" s="161"/>
+      <c r="B20" s="198"/>
       <c r="C20" s="87" t="s">
         <v>98</v>
       </c>
       <c r="D20" s="100">
         <v>25</v>
       </c>
       <c r="E20" s="104">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A21" s="156"/>
-      <c r="B21" s="193"/>
+      <c r="A21" s="161"/>
+      <c r="B21" s="198"/>
       <c r="C21" s="87" t="s">
         <v>99</v>
       </c>
       <c r="D21" s="101">
         <v>10</v>
       </c>
       <c r="E21" s="104">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A22" s="156"/>
-      <c r="B22" s="156"/>
+      <c r="A22" s="161"/>
+      <c r="B22" s="161"/>
       <c r="C22" s="87" t="s">
         <v>100</v>
       </c>
       <c r="D22" s="102">
         <v>0</v>
       </c>
       <c r="E22" s="104">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="109"/>
       <c r="B23" s="110"/>
       <c r="C23" s="111" t="s">
         <v>101</v>
       </c>
       <c r="D23" s="112">
         <f>D20+D17+D13+D9+D5</f>
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="166" t="s">
+      <c r="A24" s="171" t="s">
         <v>102</v>
       </c>
-      <c r="B24" s="167"/>
-[...2 lines deleted...]
-      <c r="E24" s="188"/>
+      <c r="B24" s="172"/>
+      <c r="C24" s="172"/>
+      <c r="D24" s="172"/>
+      <c r="E24" s="193"/>
     </row>
     <row r="25" spans="1:5" ht="28" x14ac:dyDescent="0.2">
       <c r="A25" s="113"/>
       <c r="B25" s="113"/>
       <c r="C25" s="114" t="s">
         <v>103</v>
       </c>
       <c r="D25" s="114" t="s">
         <v>104</v>
       </c>
       <c r="E25" s="114" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="28" x14ac:dyDescent="0.2">
       <c r="A26" s="83"/>
       <c r="B26" s="84"/>
       <c r="C26" s="96" t="s">
         <v>106</v>
       </c>
       <c r="D26" s="85" t="s">
         <v>107</v>
       </c>
       <c r="E26" s="107" t="s">
         <v>108</v>
@@ -7540,546 +7548,546 @@
     <mergeCell ref="B8:B11"/>
     <mergeCell ref="A19:A22"/>
     <mergeCell ref="B19:B22"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="B12:B15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="B16:B18"/>
   </mergeCells>
   <phoneticPr fontId="48" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CBCBSM/BCN 2018 Performance Index</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2374105F-91D5-4FD0-90F5-A52D4E49290F}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D60"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.1640625" style="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="71.5" style="116" customWidth="1"/>
     <col min="4" max="4" width="11" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="42.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="149" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="150"/>
+      <c r="A1" s="154" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1" s="155"/>
+      <c r="C1" s="155"/>
+      <c r="D1" s="155"/>
     </row>
     <row r="2" spans="1:4" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="151" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="82" t="s">
+      <c r="A2" s="156" t="s">
+        <v>283</v>
+      </c>
+      <c r="B2" s="157"/>
+      <c r="C2" s="157"/>
+      <c r="D2" s="157"/>
+    </row>
+    <row r="3" spans="1:4" s="153" customFormat="1" ht="46" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="149" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="150" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="151" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="98" t="s">
+      <c r="D3" s="152" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="42" x14ac:dyDescent="0.2">
-      <c r="A4" s="153">
+      <c r="A4" s="158">
         <v>1</v>
       </c>
-      <c r="B4" s="155">
+      <c r="B4" s="160">
         <v>0.15</v>
       </c>
       <c r="C4" s="122" t="s">
+        <v>297</v>
+      </c>
+      <c r="D4" s="120"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="159"/>
+      <c r="B5" s="161"/>
+      <c r="C5" s="146" t="s">
         <v>122</v>
-      </c>
-[...6 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D5" s="100">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="154"/>
-      <c r="B6" s="156"/>
+      <c r="A6" s="159"/>
+      <c r="B6" s="161"/>
       <c r="C6" s="93" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D6" s="102">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A7" s="154"/>
-      <c r="B7" s="156"/>
+      <c r="A7" s="159"/>
+      <c r="B7" s="161"/>
       <c r="C7" s="93" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D7" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="84" x14ac:dyDescent="0.2">
-      <c r="A8" s="153">
+      <c r="A8" s="158">
         <v>2</v>
       </c>
-      <c r="B8" s="155">
+      <c r="B8" s="160">
         <v>0.15</v>
       </c>
       <c r="C8" s="132" t="s">
+        <v>125</v>
+      </c>
+      <c r="D8" s="120"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A9" s="159"/>
+      <c r="B9" s="161"/>
+      <c r="C9" s="146" t="s">
         <v>126</v>
-      </c>
-[...6 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D9" s="100">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A10" s="154"/>
-      <c r="B10" s="156"/>
+      <c r="A10" s="159"/>
+      <c r="B10" s="161"/>
       <c r="C10" s="93" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D10" s="102">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A11" s="154"/>
-      <c r="B11" s="156"/>
+      <c r="A11" s="159"/>
+      <c r="B11" s="161"/>
       <c r="C11" s="93" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D11" s="102">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="154"/>
-      <c r="B12" s="156"/>
+      <c r="A12" s="159"/>
+      <c r="B12" s="161"/>
       <c r="C12" s="93" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D12" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="70" x14ac:dyDescent="0.2">
-      <c r="A13" s="153">
+      <c r="A13" s="158">
         <v>3</v>
       </c>
-      <c r="B13" s="155">
+      <c r="B13" s="160">
         <v>0.1</v>
       </c>
       <c r="C13" s="122" t="s">
+        <v>130</v>
+      </c>
+      <c r="D13" s="120"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A14" s="159"/>
+      <c r="B14" s="161"/>
+      <c r="C14" s="146" t="s">
         <v>131</v>
-      </c>
-[...6 lines deleted...]
-        <v>132</v>
       </c>
       <c r="D14" s="100">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A15" s="154"/>
-      <c r="B15" s="156"/>
+      <c r="A15" s="159"/>
+      <c r="B15" s="161"/>
       <c r="C15" s="93" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D15" s="102">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A16" s="154"/>
-      <c r="B16" s="156"/>
+      <c r="A16" s="159"/>
+      <c r="B16" s="161"/>
       <c r="C16" s="93" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D16" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="129.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="153">
+      <c r="A17" s="158">
         <v>4</v>
       </c>
-      <c r="B17" s="158">
+      <c r="B17" s="163">
         <v>0.2</v>
       </c>
       <c r="C17" s="122" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="D17" s="120"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A18" s="154"/>
-      <c r="B18" s="159"/>
+      <c r="A18" s="159"/>
+      <c r="B18" s="164"/>
       <c r="C18" s="147" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D18" s="100">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="154"/>
-      <c r="B19" s="159"/>
+      <c r="A19" s="159"/>
+      <c r="B19" s="164"/>
       <c r="C19" s="140" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D19" s="145">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A20" s="157"/>
-      <c r="B20" s="160"/>
+      <c r="A20" s="162"/>
+      <c r="B20" s="165"/>
       <c r="C20" s="140" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D20" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="156">
+      <c r="A21" s="161">
         <v>5</v>
       </c>
-      <c r="B21" s="168">
+      <c r="B21" s="173">
         <v>0.22</v>
       </c>
       <c r="C21" s="122" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="D21" s="102"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A22" s="156"/>
-      <c r="B22" s="159"/>
+      <c r="A22" s="161"/>
+      <c r="B22" s="164"/>
       <c r="C22" s="147" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D22" s="100">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A23" s="156"/>
-      <c r="B23" s="159"/>
+      <c r="A23" s="161"/>
+      <c r="B23" s="164"/>
       <c r="C23" s="141" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D23" s="102">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A24" s="162"/>
-      <c r="B24" s="169"/>
+      <c r="A24" s="167"/>
+      <c r="B24" s="174"/>
       <c r="C24" s="140" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D24" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="56" x14ac:dyDescent="0.2">
-      <c r="A25" s="170">
+      <c r="A25" s="175">
         <v>6</v>
       </c>
-      <c r="B25" s="171">
+      <c r="B25" s="176">
         <v>0.1</v>
       </c>
       <c r="C25" s="122" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D25" s="102"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A26" s="170"/>
-      <c r="B26" s="171"/>
+      <c r="A26" s="175"/>
+      <c r="B26" s="176"/>
       <c r="C26" s="147" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D26" s="100">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A27" s="170"/>
-      <c r="B27" s="171"/>
+      <c r="A27" s="175"/>
+      <c r="B27" s="176"/>
       <c r="C27" s="141" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D27" s="102">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A28" s="170"/>
-      <c r="B28" s="171"/>
+      <c r="A28" s="175"/>
+      <c r="B28" s="176"/>
       <c r="C28" s="140" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D28" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="170">
+      <c r="A29" s="175">
         <v>7</v>
       </c>
-      <c r="B29" s="158">
+      <c r="B29" s="163">
         <v>0.08</v>
       </c>
       <c r="C29" s="122" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="D29" s="102"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A30" s="170"/>
-      <c r="B30" s="168"/>
+      <c r="A30" s="175"/>
+      <c r="B30" s="173"/>
       <c r="C30" s="147" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D30" s="100">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A31" s="170"/>
-      <c r="B31" s="168"/>
+      <c r="A31" s="175"/>
+      <c r="B31" s="173"/>
       <c r="C31" s="140" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D31" s="102">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A32" s="170"/>
-      <c r="B32" s="168"/>
+      <c r="A32" s="175"/>
+      <c r="B32" s="173"/>
       <c r="C32" s="140" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D32" s="102">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A33" s="170"/>
-      <c r="B33" s="172"/>
+      <c r="A33" s="175"/>
+      <c r="B33" s="177"/>
       <c r="C33" s="140" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D33" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="84" x14ac:dyDescent="0.2">
-      <c r="A34" s="161">
+      <c r="A34" s="166">
         <v>8</v>
       </c>
-      <c r="B34" s="163" t="s">
+      <c r="B34" s="168" t="s">
+        <v>146</v>
+      </c>
+      <c r="C34" s="122" t="s">
         <v>147</v>
       </c>
-      <c r="C34" s="122" t="s">
+      <c r="D34" s="102"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A35" s="161"/>
+      <c r="B35" s="169"/>
+      <c r="C35" s="147" t="s">
         <v>148</v>
-      </c>
-[...6 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D35" s="100">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A36" s="162"/>
-      <c r="B36" s="165"/>
+      <c r="A36" s="167"/>
+      <c r="B36" s="170"/>
       <c r="C36" s="140" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D36" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="56" x14ac:dyDescent="0.2">
       <c r="A37" s="133">
         <v>9</v>
       </c>
       <c r="B37" s="142" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C37" s="122" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="D37" s="102"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38" s="133"/>
       <c r="B38" s="142"/>
       <c r="C38" s="147" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D38" s="100">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A39" s="135"/>
       <c r="B39" s="143"/>
       <c r="C39" s="140" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D39" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="118"/>
       <c r="B40" s="119"/>
       <c r="C40" s="111" t="s">
         <v>101</v>
       </c>
       <c r="D40" s="121">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="166" t="s">
+      <c r="A41" s="171" t="s">
         <v>102</v>
       </c>
-      <c r="B41" s="167"/>
-[...1 lines deleted...]
-      <c r="D41" s="167"/>
+      <c r="B41" s="172"/>
+      <c r="C41" s="172"/>
+      <c r="D41" s="172"/>
     </row>
     <row r="42" spans="1:4" ht="28" x14ac:dyDescent="0.2">
       <c r="A42" s="113"/>
       <c r="B42" s="113"/>
       <c r="C42" s="117" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D42" s="117" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A43" s="83"/>
       <c r="B43" s="84"/>
       <c r="C43" s="107" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="107" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A44" s="83"/>
       <c r="B44" s="84"/>
       <c r="C44" s="107" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="107" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A45" s="83"/>
       <c r="B45" s="108"/>
       <c r="C45" s="96" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="96" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A46" s="83"/>
       <c r="B46" s="83"/>
       <c r="C46" s="107" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="107" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A47" s="83"/>
       <c r="B47" s="83"/>
       <c r="C47" s="107" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="107" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A48" s="26"/>
       <c r="B48" s="26"/>
       <c r="C48" s="115"/>
       <c r="D48" s="26"/>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A49" s="26"/>
       <c r="B49" s="26"/>
       <c r="C49" s="115"/>
       <c r="D49" s="26"/>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A50" s="26"/>
       <c r="B50" s="26"/>
       <c r="C50" s="115"/>
       <c r="D50" s="26"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A51" s="26"/>
       <c r="B51" s="26"/>
       <c r="C51" s="115"/>
       <c r="D51" s="26"/>
@@ -8117,628 +8125,629 @@
     <row r="57" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A57" s="26"/>
       <c r="B57" s="26"/>
       <c r="C57" s="115"/>
       <c r="D57" s="26"/>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A58" s="26"/>
       <c r="B58" s="26"/>
       <c r="C58" s="115"/>
       <c r="D58" s="26"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A59" s="26"/>
       <c r="B59" s="26"/>
       <c r="C59" s="115"/>
       <c r="D59" s="26"/>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A60" s="26"/>
       <c r="B60" s="26"/>
       <c r="C60" s="115"/>
       <c r="D60" s="26"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="19">
     <mergeCell ref="A41:D41"/>
     <mergeCell ref="A21:A24"/>
     <mergeCell ref="B21:B24"/>
     <mergeCell ref="A25:A28"/>
     <mergeCell ref="B25:B28"/>
     <mergeCell ref="A29:A33"/>
     <mergeCell ref="B29:B33"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:B16"/>
     <mergeCell ref="A17:A20"/>
     <mergeCell ref="B17:B20"/>
     <mergeCell ref="A34:A36"/>
     <mergeCell ref="B34:B36"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B7"/>
     <mergeCell ref="A8:A12"/>
     <mergeCell ref="B8:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="73" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CBCBSM/BCN 2018 Performance Index</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FBB1553-CEA4-4554-A8A3-5BEFFDA291B1}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:E59"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C51" sqref="C51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.1640625" style="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="64.83203125" style="116" customWidth="1"/>
     <col min="4" max="4" width="11" style="24" customWidth="1"/>
     <col min="5" max="5" width="29.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="189" t="s">
+      <c r="A1" s="194" t="s">
+        <v>172</v>
+      </c>
+      <c r="B1" s="195"/>
+      <c r="C1" s="195"/>
+      <c r="D1" s="195"/>
+    </row>
+    <row r="2" spans="1:5" ht="72.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="196" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="190"/>
-[...9 lines deleted...]
-      <c r="D2" s="192"/>
+      <c r="B2" s="197"/>
+      <c r="C2" s="197"/>
+      <c r="D2" s="197"/>
       <c r="E2" s="106" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="59.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="82" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="88" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="98" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="103" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A4" s="153">
+      <c r="A4" s="158">
         <v>1</v>
       </c>
-      <c r="B4" s="155">
+      <c r="B4" s="160">
         <v>0.15</v>
       </c>
       <c r="C4" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D4" s="120"/>
       <c r="E4" s="105"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A5" s="154"/>
-      <c r="B5" s="156"/>
+      <c r="A5" s="159"/>
+      <c r="B5" s="161"/>
       <c r="C5" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D5" s="102">
         <v>15</v>
       </c>
       <c r="E5" s="104" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A6" s="154"/>
-      <c r="B6" s="156"/>
+      <c r="A6" s="159"/>
+      <c r="B6" s="161"/>
       <c r="C6" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D6" s="102">
         <v>10</v>
       </c>
       <c r="E6" s="104">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A7" s="154"/>
-      <c r="B7" s="156"/>
+      <c r="A7" s="159"/>
+      <c r="B7" s="161"/>
       <c r="C7" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D7" s="102">
         <v>5</v>
       </c>
       <c r="E7" s="104">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A8" s="154"/>
-      <c r="B8" s="156"/>
+      <c r="A8" s="159"/>
+      <c r="B8" s="161"/>
       <c r="C8" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D8" s="102">
         <v>0</v>
       </c>
       <c r="E8" s="104">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="153">
+      <c r="A9" s="158">
         <v>2</v>
       </c>
-      <c r="B9" s="155">
+      <c r="B9" s="160">
         <v>0.15</v>
       </c>
       <c r="C9" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D9" s="120"/>
       <c r="E9" s="105"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A10" s="154"/>
-      <c r="B10" s="156"/>
+      <c r="A10" s="159"/>
+      <c r="B10" s="161"/>
       <c r="C10" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D10" s="102">
         <v>15</v>
       </c>
       <c r="E10" s="104"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A11" s="154"/>
-      <c r="B11" s="156"/>
+      <c r="A11" s="159"/>
+      <c r="B11" s="161"/>
       <c r="C11" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D11" s="102">
         <v>10</v>
       </c>
       <c r="E11" s="104"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A12" s="154"/>
-      <c r="B12" s="156"/>
+      <c r="A12" s="159"/>
+      <c r="B12" s="161"/>
       <c r="C12" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D12" s="102">
         <v>5</v>
       </c>
       <c r="E12" s="104"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A13" s="154"/>
-      <c r="B13" s="156"/>
+      <c r="A13" s="159"/>
+      <c r="B13" s="161"/>
       <c r="C13" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D13" s="102">
         <v>0</v>
       </c>
       <c r="E13" s="104"/>
     </row>
     <row r="14" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A14" s="153">
+      <c r="A14" s="158">
         <v>3</v>
       </c>
-      <c r="B14" s="155">
+      <c r="B14" s="160">
         <v>0.15</v>
       </c>
       <c r="C14" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D14" s="120"/>
       <c r="E14" s="104"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A15" s="154"/>
-      <c r="B15" s="156"/>
+      <c r="A15" s="159"/>
+      <c r="B15" s="161"/>
       <c r="C15" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D15" s="102">
         <v>15</v>
       </c>
       <c r="E15" s="104"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A16" s="154"/>
-      <c r="B16" s="156"/>
+      <c r="A16" s="159"/>
+      <c r="B16" s="161"/>
       <c r="C16" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D16" s="102">
         <v>10</v>
       </c>
       <c r="E16" s="104"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A17" s="154"/>
-      <c r="B17" s="156"/>
+      <c r="A17" s="159"/>
+      <c r="B17" s="161"/>
       <c r="C17" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D17" s="102">
         <v>5</v>
       </c>
       <c r="E17" s="104"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A18" s="154"/>
-      <c r="B18" s="156"/>
+      <c r="A18" s="159"/>
+      <c r="B18" s="161"/>
       <c r="C18" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D18" s="102">
         <v>0</v>
       </c>
       <c r="E18" s="104"/>
     </row>
     <row r="19" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A19" s="153">
+      <c r="A19" s="158">
         <v>4</v>
       </c>
-      <c r="B19" s="155">
+      <c r="B19" s="160">
         <v>0.1</v>
       </c>
       <c r="C19" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D19" s="120"/>
       <c r="E19" s="104"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A20" s="154"/>
-      <c r="B20" s="156"/>
+      <c r="A20" s="159"/>
+      <c r="B20" s="161"/>
       <c r="C20" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D20" s="102">
         <v>10</v>
       </c>
       <c r="E20" s="104"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A21" s="154"/>
-      <c r="B21" s="156"/>
+      <c r="A21" s="159"/>
+      <c r="B21" s="161"/>
       <c r="C21" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D21" s="102">
         <v>5</v>
       </c>
       <c r="E21" s="104"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A22" s="154"/>
-      <c r="B22" s="156"/>
+      <c r="A22" s="159"/>
+      <c r="B22" s="161"/>
       <c r="C22" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D22" s="102">
         <v>0</v>
       </c>
       <c r="E22" s="104"/>
     </row>
     <row r="23" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A23" s="161">
+      <c r="A23" s="166">
         <v>5</v>
       </c>
-      <c r="B23" s="155">
+      <c r="B23" s="160">
         <v>0.1</v>
       </c>
       <c r="C23" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D23" s="102"/>
       <c r="E23" s="104"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A24" s="156"/>
-      <c r="B24" s="156"/>
+      <c r="A24" s="161"/>
+      <c r="B24" s="161"/>
       <c r="C24" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D24" s="102">
         <v>10</v>
       </c>
       <c r="E24" s="104"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A25" s="156"/>
-      <c r="B25" s="156"/>
+      <c r="A25" s="161"/>
+      <c r="B25" s="161"/>
       <c r="C25" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D25" s="102">
         <v>5</v>
       </c>
       <c r="E25" s="104"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A26" s="162"/>
-      <c r="B26" s="162"/>
+      <c r="A26" s="167"/>
+      <c r="B26" s="167"/>
       <c r="C26" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D26" s="102">
         <v>0</v>
       </c>
       <c r="E26" s="104"/>
     </row>
     <row r="27" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A27" s="156">
+      <c r="A27" s="161">
         <v>6</v>
       </c>
-      <c r="B27" s="193">
+      <c r="B27" s="198">
         <v>0.1</v>
       </c>
       <c r="C27" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D27" s="102"/>
       <c r="E27" s="104"/>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A28" s="156"/>
-      <c r="B28" s="156"/>
+      <c r="A28" s="161"/>
+      <c r="B28" s="161"/>
       <c r="C28" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D28" s="102">
         <v>10</v>
       </c>
       <c r="E28" s="104"/>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A29" s="156"/>
-      <c r="B29" s="156"/>
+      <c r="A29" s="161"/>
+      <c r="B29" s="161"/>
       <c r="C29" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D29" s="102">
         <v>5</v>
       </c>
       <c r="E29" s="104"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A30" s="162"/>
-      <c r="B30" s="162"/>
+      <c r="A30" s="167"/>
+      <c r="B30" s="167"/>
       <c r="C30" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D30" s="102">
         <v>0</v>
       </c>
       <c r="E30" s="104"/>
     </row>
     <row r="31" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A31" s="170">
+      <c r="A31" s="175">
         <v>7</v>
       </c>
-      <c r="B31" s="194">
+      <c r="B31" s="199">
         <v>0.1</v>
       </c>
       <c r="C31" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D31" s="102"/>
       <c r="E31" s="103"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A32" s="170"/>
-      <c r="B32" s="194"/>
+      <c r="A32" s="175"/>
+      <c r="B32" s="199"/>
       <c r="C32" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D32" s="102">
         <v>10</v>
       </c>
       <c r="E32" s="104"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A33" s="170"/>
-      <c r="B33" s="194"/>
+      <c r="A33" s="175"/>
+      <c r="B33" s="199"/>
       <c r="C33" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D33" s="102">
         <v>5</v>
       </c>
       <c r="E33" s="104"/>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A34" s="170"/>
-      <c r="B34" s="194"/>
+      <c r="A34" s="175"/>
+      <c r="B34" s="199"/>
       <c r="C34" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D34" s="102">
         <v>0</v>
       </c>
       <c r="E34" s="104"/>
     </row>
     <row r="35" spans="1:5" ht="53.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="170">
+      <c r="A35" s="175">
         <v>8</v>
       </c>
-      <c r="B35" s="155">
+      <c r="B35" s="160">
         <v>0.15</v>
       </c>
       <c r="C35" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D35" s="102"/>
       <c r="E35" s="103"/>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A36" s="170"/>
-      <c r="B36" s="193"/>
+      <c r="A36" s="175"/>
+      <c r="B36" s="198"/>
       <c r="C36" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D36" s="102">
         <v>15</v>
       </c>
       <c r="E36" s="104"/>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A37" s="170"/>
-      <c r="B37" s="193"/>
+      <c r="A37" s="175"/>
+      <c r="B37" s="198"/>
       <c r="C37" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D37" s="102">
         <v>10</v>
       </c>
       <c r="E37" s="104"/>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A38" s="170"/>
-      <c r="B38" s="193"/>
+      <c r="A38" s="175"/>
+      <c r="B38" s="198"/>
       <c r="C38" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D38" s="102">
         <v>5</v>
       </c>
       <c r="E38" s="104"/>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A39" s="170"/>
-      <c r="B39" s="195"/>
+      <c r="A39" s="175"/>
+      <c r="B39" s="200"/>
       <c r="C39" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D39" s="102">
         <v>0</v>
       </c>
       <c r="E39" s="104"/>
     </row>
     <row r="40" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="118"/>
       <c r="B40" s="119"/>
       <c r="C40" s="111" t="s">
         <v>101</v>
       </c>
       <c r="D40" s="121">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="166" t="s">
+      <c r="A41" s="171" t="s">
         <v>102</v>
       </c>
-      <c r="B41" s="167"/>
-[...2 lines deleted...]
-      <c r="E41" s="188"/>
+      <c r="B41" s="172"/>
+      <c r="C41" s="172"/>
+      <c r="D41" s="172"/>
+      <c r="E41" s="193"/>
     </row>
     <row r="42" spans="1:5" ht="28" x14ac:dyDescent="0.2">
       <c r="A42" s="113"/>
       <c r="B42" s="113"/>
       <c r="C42" s="117" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D42" s="117" t="s">
         <v>104</v>
       </c>
       <c r="E42" s="117" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="83"/>
       <c r="B43" s="84"/>
       <c r="C43" s="107" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="107" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E43" s="107"/>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="83"/>
       <c r="B44" s="84"/>
       <c r="C44" s="107" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="107" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E44" s="107"/>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="83"/>
       <c r="B45" s="108"/>
       <c r="C45" s="96" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="96" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="E45" s="96"/>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="83"/>
       <c r="B46" s="83"/>
       <c r="C46" s="107" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="107" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E46" s="107"/>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="26"/>
       <c r="B47" s="26"/>
       <c r="C47" s="115"/>
       <c r="D47" s="26"/>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="26"/>
       <c r="B48" s="26"/>
       <c r="C48" s="115"/>
       <c r="D48" s="26"/>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A49" s="26"/>
       <c r="B49" s="26"/>
       <c r="C49" s="115"/>
       <c r="D49" s="26"/>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A50" s="26"/>
       <c r="B50" s="26"/>
       <c r="C50" s="115"/>
@@ -8827,567 +8836,567 @@
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5F32C18-3BD8-4847-B9AA-667295B5548D}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:E58"/>
   <sheetViews>
     <sheetView topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.1640625" style="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="64.83203125" style="116" customWidth="1"/>
     <col min="4" max="4" width="11" style="24" customWidth="1"/>
     <col min="5" max="5" width="29.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="189" t="s">
+      <c r="A1" s="194" t="s">
+        <v>172</v>
+      </c>
+      <c r="B1" s="195"/>
+      <c r="C1" s="195"/>
+      <c r="D1" s="195"/>
+    </row>
+    <row r="2" spans="1:5" ht="72.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="196" t="s">
         <v>173</v>
       </c>
-      <c r="B1" s="190"/>
-[...9 lines deleted...]
-      <c r="D2" s="192"/>
+      <c r="B2" s="197"/>
+      <c r="C2" s="197"/>
+      <c r="D2" s="197"/>
       <c r="E2" s="106" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="59.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="82" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="123" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="88" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="98" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="103" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A4" s="153">
+      <c r="A4" s="158">
         <v>1</v>
       </c>
-      <c r="B4" s="155">
+      <c r="B4" s="160">
         <v>0.15</v>
       </c>
       <c r="C4" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D4" s="120"/>
       <c r="E4" s="105"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A5" s="154"/>
-      <c r="B5" s="156"/>
+      <c r="A5" s="159"/>
+      <c r="B5" s="161"/>
       <c r="C5" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D5" s="102">
         <v>15</v>
       </c>
       <c r="E5" s="104" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A6" s="154"/>
-      <c r="B6" s="156"/>
+      <c r="A6" s="159"/>
+      <c r="B6" s="161"/>
       <c r="C6" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D6" s="102">
         <v>10</v>
       </c>
       <c r="E6" s="104">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A7" s="154"/>
-      <c r="B7" s="156"/>
+      <c r="A7" s="159"/>
+      <c r="B7" s="161"/>
       <c r="C7" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D7" s="102">
         <v>5</v>
       </c>
       <c r="E7" s="104">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A8" s="154"/>
-      <c r="B8" s="156"/>
+      <c r="A8" s="159"/>
+      <c r="B8" s="161"/>
       <c r="C8" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D8" s="102">
         <v>0</v>
       </c>
       <c r="E8" s="104">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="46.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="153">
+      <c r="A9" s="158">
         <v>2</v>
       </c>
-      <c r="B9" s="155">
+      <c r="B9" s="160">
         <v>0.15</v>
       </c>
       <c r="C9" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D9" s="120"/>
       <c r="E9" s="105"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A10" s="154"/>
-      <c r="B10" s="156"/>
+      <c r="A10" s="159"/>
+      <c r="B10" s="161"/>
       <c r="C10" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D10" s="102">
         <v>15</v>
       </c>
       <c r="E10" s="104"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A11" s="154"/>
-      <c r="B11" s="156"/>
+      <c r="A11" s="159"/>
+      <c r="B11" s="161"/>
       <c r="C11" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D11" s="102">
         <v>10</v>
       </c>
       <c r="E11" s="104"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A12" s="154"/>
-      <c r="B12" s="156"/>
+      <c r="A12" s="159"/>
+      <c r="B12" s="161"/>
       <c r="C12" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D12" s="102">
         <v>5</v>
       </c>
       <c r="E12" s="104"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A13" s="154"/>
-      <c r="B13" s="156"/>
+      <c r="A13" s="159"/>
+      <c r="B13" s="161"/>
       <c r="C13" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D13" s="102">
         <v>0</v>
       </c>
       <c r="E13" s="104"/>
     </row>
     <row r="14" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A14" s="153">
+      <c r="A14" s="158">
         <v>3</v>
       </c>
-      <c r="B14" s="155">
+      <c r="B14" s="160">
         <v>0.15</v>
       </c>
       <c r="C14" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D14" s="120"/>
       <c r="E14" s="104"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A15" s="154"/>
-      <c r="B15" s="156"/>
+      <c r="A15" s="159"/>
+      <c r="B15" s="161"/>
       <c r="C15" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D15" s="102">
         <v>15</v>
       </c>
       <c r="E15" s="104"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A16" s="154"/>
-      <c r="B16" s="156"/>
+      <c r="A16" s="159"/>
+      <c r="B16" s="161"/>
       <c r="C16" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D16" s="102">
         <v>10</v>
       </c>
       <c r="E16" s="104"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A17" s="154"/>
-      <c r="B17" s="156"/>
+      <c r="A17" s="159"/>
+      <c r="B17" s="161"/>
       <c r="C17" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D17" s="102">
         <v>5</v>
       </c>
       <c r="E17" s="104"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A18" s="154"/>
-      <c r="B18" s="156"/>
+      <c r="A18" s="159"/>
+      <c r="B18" s="161"/>
       <c r="C18" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D18" s="102">
         <v>0</v>
       </c>
       <c r="E18" s="104"/>
     </row>
     <row r="19" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A19" s="153">
+      <c r="A19" s="158">
         <v>4</v>
       </c>
-      <c r="B19" s="155">
+      <c r="B19" s="160">
         <v>0.1</v>
       </c>
       <c r="C19" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D19" s="120"/>
       <c r="E19" s="104"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A20" s="154"/>
-      <c r="B20" s="156"/>
+      <c r="A20" s="159"/>
+      <c r="B20" s="161"/>
       <c r="C20" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D20" s="102">
         <v>10</v>
       </c>
       <c r="E20" s="104"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A21" s="154"/>
-      <c r="B21" s="156"/>
+      <c r="A21" s="159"/>
+      <c r="B21" s="161"/>
       <c r="C21" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D21" s="102">
         <v>5</v>
       </c>
       <c r="E21" s="104"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A22" s="154"/>
-      <c r="B22" s="156"/>
+      <c r="A22" s="159"/>
+      <c r="B22" s="161"/>
       <c r="C22" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D22" s="102">
         <v>0</v>
       </c>
       <c r="E22" s="104"/>
     </row>
     <row r="23" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A23" s="161">
+      <c r="A23" s="166">
         <v>5</v>
       </c>
-      <c r="B23" s="155">
+      <c r="B23" s="160">
         <v>0.1</v>
       </c>
       <c r="C23" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D23" s="102"/>
       <c r="E23" s="104"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A24" s="156"/>
-      <c r="B24" s="156"/>
+      <c r="A24" s="161"/>
+      <c r="B24" s="161"/>
       <c r="C24" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D24" s="102">
         <v>10</v>
       </c>
       <c r="E24" s="104"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A25" s="156"/>
-      <c r="B25" s="156"/>
+      <c r="A25" s="161"/>
+      <c r="B25" s="161"/>
       <c r="C25" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D25" s="102">
         <v>10</v>
       </c>
       <c r="E25" s="104"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A26" s="156"/>
-      <c r="B26" s="156"/>
+      <c r="A26" s="161"/>
+      <c r="B26" s="161"/>
       <c r="C26" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D26" s="102">
         <v>5</v>
       </c>
       <c r="E26" s="104"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A27" s="162"/>
-      <c r="B27" s="162"/>
+      <c r="A27" s="167"/>
+      <c r="B27" s="167"/>
       <c r="C27" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D27" s="102">
         <v>0</v>
       </c>
       <c r="E27" s="104"/>
     </row>
     <row r="28" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A28" s="156">
+      <c r="A28" s="161">
         <v>6</v>
       </c>
-      <c r="B28" s="193">
+      <c r="B28" s="198">
         <v>0.1</v>
       </c>
       <c r="C28" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D28" s="102"/>
       <c r="E28" s="104"/>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A29" s="156"/>
-      <c r="B29" s="156"/>
+      <c r="A29" s="161"/>
+      <c r="B29" s="161"/>
       <c r="C29" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D29" s="102">
         <v>10</v>
       </c>
       <c r="E29" s="104"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A30" s="156"/>
-      <c r="B30" s="156"/>
+      <c r="A30" s="161"/>
+      <c r="B30" s="161"/>
       <c r="C30" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D30" s="102">
         <v>5</v>
       </c>
       <c r="E30" s="104"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A31" s="162"/>
-      <c r="B31" s="162"/>
+      <c r="A31" s="167"/>
+      <c r="B31" s="167"/>
       <c r="C31" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D31" s="102">
         <v>0</v>
       </c>
       <c r="E31" s="104"/>
     </row>
     <row r="32" spans="1:5" ht="56" x14ac:dyDescent="0.2">
-      <c r="A32" s="170">
+      <c r="A32" s="175">
         <v>7</v>
       </c>
-      <c r="B32" s="194">
+      <c r="B32" s="199">
         <v>0.1</v>
       </c>
       <c r="C32" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D32" s="102"/>
       <c r="E32" s="103"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A33" s="170"/>
-      <c r="B33" s="194"/>
+      <c r="A33" s="175"/>
+      <c r="B33" s="199"/>
       <c r="C33" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D33" s="102">
         <v>10</v>
       </c>
       <c r="E33" s="104"/>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A34" s="170"/>
-      <c r="B34" s="194"/>
+      <c r="A34" s="175"/>
+      <c r="B34" s="199"/>
       <c r="C34" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D34" s="102">
         <v>5</v>
       </c>
       <c r="E34" s="104"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A35" s="170"/>
-      <c r="B35" s="194"/>
+      <c r="A35" s="175"/>
+      <c r="B35" s="199"/>
       <c r="C35" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D35" s="102">
         <v>0</v>
       </c>
       <c r="E35" s="104"/>
     </row>
     <row r="36" spans="1:5" ht="53.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="170">
+      <c r="A36" s="175">
         <v>8</v>
       </c>
-      <c r="B36" s="196">
+      <c r="B36" s="201">
         <v>0.15</v>
       </c>
       <c r="C36" s="122" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D36" s="102"/>
       <c r="E36" s="103"/>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A37" s="170"/>
-      <c r="B37" s="196"/>
+      <c r="A37" s="175"/>
+      <c r="B37" s="201"/>
       <c r="C37" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D37" s="102">
         <v>15</v>
       </c>
       <c r="E37" s="104"/>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A38" s="170"/>
-      <c r="B38" s="196"/>
+      <c r="A38" s="175"/>
+      <c r="B38" s="201"/>
       <c r="C38" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D38" s="102">
         <v>10</v>
       </c>
       <c r="E38" s="104"/>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A39" s="170"/>
-      <c r="B39" s="196"/>
+      <c r="A39" s="175"/>
+      <c r="B39" s="201"/>
       <c r="C39" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D39" s="102">
         <v>5</v>
       </c>
       <c r="E39" s="104"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A40" s="170"/>
-      <c r="B40" s="196"/>
+      <c r="A40" s="175"/>
+      <c r="B40" s="201"/>
       <c r="C40" s="93" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D40" s="102">
         <v>0</v>
       </c>
       <c r="E40" s="104"/>
     </row>
     <row r="41" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="118"/>
       <c r="B41" s="119"/>
       <c r="C41" s="111" t="s">
         <v>101</v>
       </c>
       <c r="D41" s="121">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="16" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="166" t="s">
+      <c r="A42" s="171" t="s">
         <v>102</v>
       </c>
-      <c r="B42" s="167"/>
-[...2 lines deleted...]
-      <c r="E42" s="188"/>
+      <c r="B42" s="172"/>
+      <c r="C42" s="172"/>
+      <c r="D42" s="172"/>
+      <c r="E42" s="193"/>
     </row>
     <row r="43" spans="1:5" ht="28" x14ac:dyDescent="0.2">
       <c r="A43" s="113"/>
       <c r="B43" s="113"/>
       <c r="C43" s="117" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D43" s="117" t="s">
         <v>104</v>
       </c>
       <c r="E43" s="117" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="83"/>
       <c r="B44" s="84"/>
       <c r="C44" s="107" t="s">
         <v>106</v>
       </c>
       <c r="D44" s="107" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E44" s="107"/>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="83"/>
       <c r="B45" s="84"/>
       <c r="C45" s="107" t="s">
         <v>109</v>
       </c>
       <c r="D45" s="107" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E45" s="107"/>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="26"/>
       <c r="B46" s="26"/>
       <c r="C46" s="115"/>
       <c r="D46" s="26"/>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="26"/>
       <c r="B47" s="26"/>
       <c r="C47" s="115"/>
       <c r="D47" s="26"/>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="26"/>
       <c r="B48" s="26"/>
       <c r="C48" s="115"/>
       <c r="D48" s="26"/>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A49" s="26"/>
       <c r="B49" s="26"/>
       <c r="C49" s="115"/>
@@ -9463,546 +9472,546 @@
     <mergeCell ref="A23:A27"/>
     <mergeCell ref="B23:B27"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:A8"/>
     <mergeCell ref="B4:B8"/>
     <mergeCell ref="A9:A13"/>
     <mergeCell ref="B9:B13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CBCBSM/BCN 2018 Performance Index</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8105C5B5-A1FA-4D5E-8BB1-1D5ED24BA702}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D60"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C38" sqref="C38:D38"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.1640625" style="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="71.5" style="116" customWidth="1"/>
     <col min="4" max="4" width="11" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="42.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="197" t="s">
+      <c r="A1" s="202" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1" s="203"/>
+      <c r="C1" s="203"/>
+      <c r="D1" s="203"/>
+    </row>
+    <row r="2" spans="1:4" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="204" t="s">
+        <v>292</v>
+      </c>
+      <c r="B2" s="205"/>
+      <c r="C2" s="205"/>
+      <c r="D2" s="205"/>
+    </row>
+    <row r="3" spans="1:4" s="153" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="149" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="150" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="151" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="152" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="42" x14ac:dyDescent="0.2">
+      <c r="A4" s="158">
+        <v>1</v>
+      </c>
+      <c r="B4" s="160">
+        <v>0.25</v>
+      </c>
+      <c r="C4" s="132" t="s">
         <v>296</v>
       </c>
-      <c r="B1" s="198"/>
-[...34 lines deleted...]
-      </c>
       <c r="D4" s="120"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A5" s="154"/>
-      <c r="B5" s="156"/>
+      <c r="A5" s="159"/>
+      <c r="B5" s="161"/>
       <c r="C5" s="146" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D5" s="100">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="154"/>
-      <c r="B6" s="156"/>
+      <c r="A6" s="159"/>
+      <c r="B6" s="161"/>
       <c r="C6" s="93" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D6" s="102">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A7" s="154"/>
-      <c r="B7" s="156"/>
+      <c r="A7" s="159"/>
+      <c r="B7" s="161"/>
       <c r="C7" s="93" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D7" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="153">
+      <c r="A8" s="158">
         <v>2</v>
       </c>
-      <c r="B8" s="155">
+      <c r="B8" s="160">
         <v>0.2</v>
       </c>
       <c r="C8" s="132" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="D8" s="120"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A9" s="154"/>
-      <c r="B9" s="156"/>
+      <c r="A9" s="159"/>
+      <c r="B9" s="161"/>
       <c r="C9" s="146" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D9" s="100">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A10" s="154"/>
-      <c r="B10" s="156"/>
+      <c r="A10" s="159"/>
+      <c r="B10" s="161"/>
       <c r="C10" s="93" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D10" s="102">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A11" s="154"/>
-      <c r="B11" s="156"/>
+      <c r="A11" s="159"/>
+      <c r="B11" s="161"/>
       <c r="C11" s="93" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D11" s="102">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="154"/>
-      <c r="B12" s="156"/>
+      <c r="A12" s="159"/>
+      <c r="B12" s="161"/>
       <c r="C12" s="93" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D12" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="70" x14ac:dyDescent="0.2">
-      <c r="A13" s="153">
+      <c r="A13" s="158">
         <v>3</v>
       </c>
-      <c r="B13" s="155">
+      <c r="B13" s="160">
         <v>0.15</v>
       </c>
       <c r="C13" s="122" t="s">
+        <v>130</v>
+      </c>
+      <c r="D13" s="120"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A14" s="159"/>
+      <c r="B14" s="161"/>
+      <c r="C14" s="146" t="s">
         <v>131</v>
-      </c>
-[...6 lines deleted...]
-        <v>132</v>
       </c>
       <c r="D14" s="100">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A15" s="154"/>
-      <c r="B15" s="156"/>
+      <c r="A15" s="159"/>
+      <c r="B15" s="161"/>
       <c r="C15" s="93" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D15" s="102">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A16" s="154"/>
-      <c r="B16" s="156"/>
+      <c r="A16" s="159"/>
+      <c r="B16" s="161"/>
       <c r="C16" s="93" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D16" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="129.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="153">
+      <c r="A17" s="158">
         <v>4</v>
       </c>
-      <c r="B17" s="158">
+      <c r="B17" s="163">
         <v>0.2</v>
       </c>
       <c r="C17" s="122" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D17" s="144"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A18" s="154"/>
-      <c r="B18" s="159"/>
+      <c r="A18" s="159"/>
+      <c r="B18" s="164"/>
       <c r="C18" s="147" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D18" s="148">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="154"/>
-      <c r="B19" s="159"/>
+      <c r="A19" s="159"/>
+      <c r="B19" s="164"/>
       <c r="C19" s="140" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D19" s="145">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A20" s="157"/>
-      <c r="B20" s="160"/>
+      <c r="A20" s="162"/>
+      <c r="B20" s="165"/>
       <c r="C20" s="140" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D20" s="145">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="156">
+      <c r="A21" s="161">
         <v>5</v>
       </c>
-      <c r="B21" s="193">
+      <c r="B21" s="198">
         <v>0.08</v>
       </c>
       <c r="C21" s="122" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D21" s="102"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A22" s="156"/>
-      <c r="B22" s="156"/>
+      <c r="A22" s="161"/>
+      <c r="B22" s="161"/>
       <c r="C22" s="147" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D22" s="100">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A23" s="156"/>
-      <c r="B23" s="156"/>
+      <c r="A23" s="161"/>
+      <c r="B23" s="161"/>
       <c r="C23" s="141" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D23" s="102">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A24" s="162"/>
-      <c r="B24" s="162"/>
+      <c r="A24" s="167"/>
+      <c r="B24" s="167"/>
       <c r="C24" s="140" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D24" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="170">
+      <c r="A25" s="175">
         <v>6</v>
       </c>
-      <c r="B25" s="194">
+      <c r="B25" s="199">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="C25" s="122" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D25" s="102"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A26" s="170"/>
-      <c r="B26" s="194"/>
+      <c r="A26" s="175"/>
+      <c r="B26" s="199"/>
       <c r="C26" s="146" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D26" s="100">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A27" s="170"/>
-      <c r="B27" s="194"/>
+      <c r="A27" s="175"/>
+      <c r="B27" s="199"/>
       <c r="C27" s="124" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D27" s="102">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A28" s="170"/>
-      <c r="B28" s="194"/>
+      <c r="A28" s="175"/>
+      <c r="B28" s="199"/>
       <c r="C28" s="93" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D28" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="170">
+      <c r="A29" s="175">
         <v>7</v>
       </c>
-      <c r="B29" s="155">
+      <c r="B29" s="160">
         <v>0.05</v>
       </c>
       <c r="C29" s="122" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="D29" s="102"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A30" s="170"/>
-      <c r="B30" s="193"/>
+      <c r="A30" s="175"/>
+      <c r="B30" s="198"/>
       <c r="C30" s="146" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D30" s="100">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A31" s="170"/>
-      <c r="B31" s="193"/>
+      <c r="A31" s="175"/>
+      <c r="B31" s="198"/>
       <c r="C31" s="93" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D31" s="102">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A32" s="170"/>
-      <c r="B32" s="193"/>
+      <c r="A32" s="175"/>
+      <c r="B32" s="198"/>
       <c r="C32" s="93" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D32" s="102">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A33" s="170"/>
-      <c r="B33" s="201"/>
+      <c r="A33" s="175"/>
+      <c r="B33" s="206"/>
       <c r="C33" s="93" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D33" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="84" x14ac:dyDescent="0.2">
-      <c r="A34" s="161">
+      <c r="A34" s="166">
         <v>8</v>
       </c>
-      <c r="B34" s="202" t="s">
+      <c r="B34" s="207" t="s">
+        <v>146</v>
+      </c>
+      <c r="C34" s="122" t="s">
         <v>147</v>
       </c>
-      <c r="C34" s="122" t="s">
+      <c r="D34" s="102"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A35" s="161"/>
+      <c r="B35" s="208"/>
+      <c r="C35" s="146" t="s">
         <v>148</v>
-      </c>
-[...6 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D35" s="100">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A36" s="162"/>
-      <c r="B36" s="204"/>
+      <c r="A36" s="167"/>
+      <c r="B36" s="209"/>
       <c r="C36" s="93" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D36" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="63" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="133">
         <v>9</v>
       </c>
       <c r="B37" s="134" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C37" s="132" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D37" s="102"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38" s="133"/>
       <c r="B38" s="134"/>
       <c r="C38" s="146" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D38" s="100">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A39" s="135"/>
       <c r="B39" s="136"/>
       <c r="C39" s="93" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D39" s="102">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="118"/>
       <c r="B40" s="119"/>
       <c r="C40" s="111" t="s">
         <v>101</v>
       </c>
       <c r="D40" s="121">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="166" t="s">
+      <c r="A41" s="171" t="s">
         <v>102</v>
       </c>
-      <c r="B41" s="167"/>
-[...1 lines deleted...]
-      <c r="D41" s="167"/>
+      <c r="B41" s="172"/>
+      <c r="C41" s="172"/>
+      <c r="D41" s="172"/>
     </row>
     <row r="42" spans="1:4" ht="28" x14ac:dyDescent="0.2">
       <c r="A42" s="113"/>
       <c r="B42" s="113"/>
       <c r="C42" s="117" t="s">
-        <v>151</v>
+        <v>294</v>
       </c>
       <c r="D42" s="117" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A43" s="83"/>
       <c r="B43" s="84"/>
       <c r="C43" s="107" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="107" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A44" s="83"/>
       <c r="B44" s="84"/>
       <c r="C44" s="107" t="s">
         <v>109</v>
       </c>
       <c r="D44" s="107" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A45" s="83"/>
       <c r="B45" s="108"/>
       <c r="C45" s="96" t="s">
         <v>112</v>
       </c>
       <c r="D45" s="96" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A46" s="83"/>
       <c r="B46" s="83"/>
       <c r="C46" s="107" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="107" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A47" s="83"/>
       <c r="B47" s="83"/>
       <c r="C47" s="107" t="s">
         <v>118</v>
       </c>
       <c r="D47" s="107" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A48" s="26"/>
       <c r="B48" s="26"/>
       <c r="C48" s="115"/>
       <c r="D48" s="26"/>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A49" s="26"/>
       <c r="B49" s="26"/>
       <c r="C49" s="115"/>
       <c r="D49" s="26"/>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A50" s="26"/>
       <c r="B50" s="26"/>
       <c r="C50" s="115"/>
       <c r="D50" s="26"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A51" s="26"/>
       <c r="B51" s="26"/>
       <c r="C51" s="115"/>
       <c r="D51" s="26"/>
@@ -10040,250 +10049,251 @@
     <row r="57" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A57" s="26"/>
       <c r="B57" s="26"/>
       <c r="C57" s="115"/>
       <c r="D57" s="26"/>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A58" s="26"/>
       <c r="B58" s="26"/>
       <c r="C58" s="115"/>
       <c r="D58" s="26"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A59" s="26"/>
       <c r="B59" s="26"/>
       <c r="C59" s="115"/>
       <c r="D59" s="26"/>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A60" s="26"/>
       <c r="B60" s="26"/>
       <c r="C60" s="115"/>
       <c r="D60" s="26"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="19">
     <mergeCell ref="A41:D41"/>
     <mergeCell ref="A25:A28"/>
     <mergeCell ref="B25:B28"/>
     <mergeCell ref="A29:A33"/>
     <mergeCell ref="B29:B33"/>
     <mergeCell ref="A34:A36"/>
     <mergeCell ref="B34:B36"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:B16"/>
     <mergeCell ref="A17:A20"/>
     <mergeCell ref="B17:B20"/>
     <mergeCell ref="A21:A24"/>
     <mergeCell ref="B21:B24"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B7"/>
     <mergeCell ref="A8:A12"/>
     <mergeCell ref="B8:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="73" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CBCBSM/BCN 2018 Performance Index</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7394646E-1B6A-4693-B342-B8857A1AA161}">
   <dimension ref="A1:G34"/>
   <sheetViews>
-    <sheetView topLeftCell="A8" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.83203125" customWidth="1"/>
     <col min="2" max="2" width="77.6640625" customWidth="1"/>
     <col min="3" max="3" width="67.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16" x14ac:dyDescent="0.2">
-      <c r="A1" s="205" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="205"/>
+      <c r="A1" s="210" t="s">
+        <v>157</v>
+      </c>
+      <c r="B1" s="210"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
       <c r="G1" s="75"/>
     </row>
     <row r="2" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="206" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="207"/>
+      <c r="A2" s="211" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2" s="212"/>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="75"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
     </row>
     <row r="3" spans="1:7" ht="16" x14ac:dyDescent="0.2">
       <c r="A3" s="128" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3" s="129" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C3" s="75"/>
       <c r="D3" s="75"/>
       <c r="E3" s="75"/>
       <c r="F3" s="75"/>
       <c r="G3" s="75"/>
     </row>
     <row r="4" spans="1:7" ht="196" x14ac:dyDescent="0.2">
       <c r="A4" s="130">
         <v>1</v>
       </c>
       <c r="B4" s="127" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C4" s="75"/>
       <c r="D4" s="75"/>
       <c r="E4" s="75"/>
       <c r="F4" s="75"/>
       <c r="G4" s="75"/>
     </row>
     <row r="5" spans="1:7" ht="76" x14ac:dyDescent="0.2">
       <c r="A5" s="130">
         <v>2</v>
       </c>
       <c r="B5" s="127" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C5" s="75"/>
       <c r="D5" s="75"/>
       <c r="E5" s="75"/>
       <c r="F5" s="75"/>
       <c r="G5" s="75"/>
     </row>
     <row r="6" spans="1:7" ht="76" x14ac:dyDescent="0.2">
       <c r="A6" s="130">
         <v>3</v>
       </c>
       <c r="B6" s="127" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C6" s="75"/>
       <c r="D6" s="75"/>
       <c r="E6" s="75"/>
       <c r="F6" s="75"/>
       <c r="G6" s="75"/>
     </row>
     <row r="7" spans="1:7" ht="210" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="130">
         <v>4</v>
       </c>
       <c r="B7" s="127" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C7" s="75"/>
       <c r="D7" s="75"/>
       <c r="E7" s="75"/>
       <c r="F7" s="75"/>
       <c r="G7" s="75"/>
     </row>
     <row r="8" spans="1:7" ht="371" x14ac:dyDescent="0.2">
       <c r="A8" s="130" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8" s="139" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C8" s="75"/>
       <c r="D8" s="75"/>
       <c r="E8" s="75"/>
       <c r="F8" s="75"/>
       <c r="G8" s="75"/>
     </row>
     <row r="9" spans="1:7" ht="136" x14ac:dyDescent="0.2">
       <c r="A9" s="130">
         <v>7</v>
       </c>
       <c r="B9" s="127" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="C9" s="125"/>
       <c r="D9" s="75"/>
       <c r="E9" s="75"/>
       <c r="F9" s="75"/>
       <c r="G9" s="75"/>
     </row>
     <row r="10" spans="1:7" ht="76" x14ac:dyDescent="0.2">
       <c r="A10" s="130">
         <v>8</v>
       </c>
       <c r="B10" s="127" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C10" s="125"/>
       <c r="D10" s="75"/>
       <c r="E10" s="75"/>
       <c r="F10" s="75"/>
       <c r="G10" s="75"/>
     </row>
     <row r="11" spans="1:7" ht="31" x14ac:dyDescent="0.2">
       <c r="A11" s="137">
         <v>9</v>
       </c>
       <c r="B11" s="138" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C11" s="125"/>
       <c r="D11" s="75"/>
       <c r="E11" s="75"/>
       <c r="F11" s="75"/>
       <c r="G11" s="75"/>
     </row>
     <row r="12" spans="1:7" ht="76" x14ac:dyDescent="0.2">
       <c r="A12" s="131" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12" s="125" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C12" s="75"/>
       <c r="D12" s="75"/>
       <c r="E12" s="75"/>
       <c r="F12" s="75"/>
       <c r="G12" s="75"/>
     </row>
     <row r="13" spans="1:7" ht="16" x14ac:dyDescent="0.2">
       <c r="A13" s="126"/>
       <c r="B13" s="125" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C13" s="75"/>
       <c r="D13" s="75"/>
       <c r="E13" s="75"/>
       <c r="F13" s="75"/>
       <c r="G13" s="75"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="126"/>
       <c r="B14" s="125"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="75"/>
       <c r="G14" s="75"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="126"/>
       <c r="B15" s="125"/>
       <c r="C15" s="75"/>
       <c r="D15" s="75"/>
       <c r="E15" s="75"/>
       <c r="F15" s="75"/>
       <c r="G15" s="75"/>
     </row>
@@ -10437,317 +10447,318 @@
       <c r="C32" s="75"/>
       <c r="D32" s="75"/>
       <c r="E32" s="75"/>
       <c r="F32" s="75"/>
       <c r="G32" s="75"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A33" s="75"/>
       <c r="B33" s="125"/>
       <c r="C33" s="75"/>
       <c r="D33" s="75"/>
       <c r="E33" s="75"/>
       <c r="F33" s="75"/>
       <c r="G33" s="75"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A34" s="75"/>
       <c r="B34" s="75"/>
       <c r="C34" s="75"/>
       <c r="D34" s="75"/>
       <c r="E34" s="75"/>
       <c r="F34" s="75"/>
       <c r="G34" s="75"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E83D8B4-DCA9-4BCC-8CAB-DC060029BB1C}">
   <dimension ref="A1:Y4"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.83203125" style="53"/>
     <col min="2" max="2" width="19.5" style="52" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" style="52" customWidth="1"/>
     <col min="4" max="4" width="12.83203125" style="52" customWidth="1"/>
     <col min="5" max="5" width="19" style="52" customWidth="1"/>
     <col min="6" max="6" width="18.1640625" style="52" customWidth="1"/>
     <col min="7" max="7" width="25.5" style="52" customWidth="1"/>
     <col min="8" max="8" width="13.5" style="52" customWidth="1"/>
     <col min="9" max="10" width="12.83203125" style="52" customWidth="1"/>
     <col min="11" max="11" width="17.5" style="52" customWidth="1"/>
     <col min="12" max="12" width="17.83203125" style="52" customWidth="1"/>
     <col min="13" max="13" width="15" style="52" customWidth="1"/>
     <col min="14" max="15" width="14.5" style="52" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="52" customWidth="1"/>
     <col min="17" max="17" width="25.1640625" style="52" customWidth="1"/>
     <col min="18" max="18" width="30.1640625" style="52" customWidth="1"/>
     <col min="19" max="20" width="16.1640625" style="52" customWidth="1"/>
     <col min="21" max="21" width="42.1640625" style="52" customWidth="1"/>
     <col min="22" max="22" width="11.5" style="52" customWidth="1"/>
     <col min="23" max="23" width="14.5" style="52" customWidth="1"/>
     <col min="24" max="24" width="19" style="52" customWidth="1"/>
     <col min="25" max="25" width="20.5" style="53" customWidth="1"/>
     <col min="26" max="16384" width="8.83203125" style="53"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="50" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
     </row>
     <row r="2" spans="1:25" ht="168" x14ac:dyDescent="0.2">
       <c r="A2" s="54" t="s">
+        <v>197</v>
+      </c>
+      <c r="B2" s="54" t="s">
         <v>198</v>
       </c>
-      <c r="B2" s="54" t="s">
+      <c r="C2" s="54" t="s">
         <v>199</v>
       </c>
-      <c r="C2" s="54" t="s">
+      <c r="D2" s="54" t="s">
         <v>200</v>
       </c>
-      <c r="D2" s="54" t="s">
+      <c r="E2" s="54" t="s">
         <v>201</v>
       </c>
-      <c r="E2" s="54" t="s">
+      <c r="F2" s="54" t="s">
         <v>202</v>
       </c>
-      <c r="F2" s="54" t="s">
+      <c r="G2" s="54" t="s">
+        <v>185</v>
+      </c>
+      <c r="H2" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="I2" s="55" t="s">
+        <v>187</v>
+      </c>
+      <c r="J2" s="55" t="s">
+        <v>188</v>
+      </c>
+      <c r="K2" s="55" t="s">
+        <v>189</v>
+      </c>
+      <c r="L2" s="54" t="s">
+        <v>190</v>
+      </c>
+      <c r="M2" s="54" t="s">
+        <v>191</v>
+      </c>
+      <c r="N2" s="56" t="s">
         <v>203</v>
       </c>
-      <c r="G2" s="54" t="s">
-[...20 lines deleted...]
-      <c r="N2" s="56" t="s">
+      <c r="O2" s="56" t="s">
         <v>204</v>
       </c>
-      <c r="O2" s="56" t="s">
+      <c r="P2" s="57" t="s">
         <v>205</v>
       </c>
-      <c r="P2" s="57" t="s">
+      <c r="Q2" s="56" t="s">
         <v>206</v>
       </c>
-      <c r="Q2" s="56" t="s">
+      <c r="R2" s="54" t="s">
+        <v>193</v>
+      </c>
+      <c r="S2" s="54" t="s">
         <v>207</v>
       </c>
-      <c r="R2" s="54" t="s">
+      <c r="T2" s="54" t="s">
+        <v>208</v>
+      </c>
+      <c r="U2" s="54" t="s">
+        <v>209</v>
+      </c>
+      <c r="V2" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="W2" s="54" t="s">
+        <v>211</v>
+      </c>
+      <c r="X2" s="54" t="s">
+        <v>212</v>
+      </c>
+      <c r="Y2" s="58" t="s">
         <v>194</v>
-      </c>
-[...19 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="84" x14ac:dyDescent="0.2">
       <c r="A3" s="44">
         <v>1</v>
       </c>
       <c r="B3" s="44" t="s">
+        <v>213</v>
+      </c>
+      <c r="C3" s="44" t="s">
         <v>214</v>
       </c>
-      <c r="C3" s="44" t="s">
+      <c r="D3" s="59" t="s">
         <v>215</v>
       </c>
-      <c r="D3" s="59" t="s">
+      <c r="E3" s="44" t="s">
         <v>216</v>
       </c>
-      <c r="E3" s="44" t="s">
+      <c r="F3" s="213" t="s">
         <v>217</v>
       </c>
-      <c r="F3" s="208" t="s">
+      <c r="G3" s="44" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="H3" s="60">
         <v>7.9899999999999999E-2</v>
       </c>
       <c r="I3" s="60">
         <v>8.6099999999999996E-2</v>
       </c>
       <c r="J3" s="44" t="s">
+        <v>219</v>
+      </c>
+      <c r="K3" s="44" t="s">
         <v>220</v>
       </c>
-      <c r="K3" s="44" t="s">
+      <c r="L3" s="44" t="s">
         <v>221</v>
       </c>
-      <c r="L3" s="44" t="s">
+      <c r="M3" s="44" t="s">
         <v>222</v>
       </c>
-      <c r="M3" s="44" t="s">
+      <c r="N3" s="61" t="s">
+        <v>192</v>
+      </c>
+      <c r="O3" s="61" t="s">
         <v>223</v>
       </c>
-      <c r="N3" s="61" t="s">
-[...2 lines deleted...]
-      <c r="O3" s="61" t="s">
+      <c r="P3" s="61" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="Q3" s="62"/>
       <c r="R3" s="63" t="s">
+        <v>225</v>
+      </c>
+      <c r="S3" s="215">
+        <v>26</v>
+      </c>
+      <c r="T3" s="215">
+        <v>75</v>
+      </c>
+      <c r="U3" s="63" t="s">
         <v>226</v>
       </c>
-      <c r="S3" s="210">
-[...5 lines deleted...]
-      <c r="U3" s="63" t="s">
+      <c r="V3" s="62" t="s">
         <v>227</v>
       </c>
-      <c r="V3" s="62" t="s">
+      <c r="W3" s="62" t="s">
+        <v>227</v>
+      </c>
+      <c r="X3" s="62" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="Y3" s="62"/>
     </row>
     <row r="4" spans="1:25" s="66" customFormat="1" ht="168" x14ac:dyDescent="0.2">
       <c r="A4" s="64">
         <v>3</v>
       </c>
       <c r="B4" s="44" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="44" t="s">
+        <v>229</v>
+      </c>
+      <c r="D4" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="D4" s="44" t="s">
+      <c r="E4" s="44" t="s">
+        <v>216</v>
+      </c>
+      <c r="F4" s="214"/>
+      <c r="G4" s="44" t="s">
         <v>231</v>
-      </c>
-[...5 lines deleted...]
-        <v>232</v>
       </c>
       <c r="H4" s="60">
         <v>3.1E-2</v>
       </c>
       <c r="I4" s="60">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="J4" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="K4" s="44" t="s">
         <v>233</v>
       </c>
-      <c r="K4" s="44" t="s">
+      <c r="L4" s="44" t="s">
         <v>234</v>
       </c>
-      <c r="L4" s="44" t="s">
+      <c r="M4" s="44" t="s">
         <v>235</v>
       </c>
-      <c r="M4" s="44" t="s">
+      <c r="N4" s="44" t="s">
         <v>236</v>
       </c>
-      <c r="N4" s="44" t="s">
+      <c r="O4" s="44" t="s">
         <v>237</v>
       </c>
-      <c r="O4" s="44" t="s">
+      <c r="P4" s="44" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="Q4" s="44"/>
       <c r="R4" s="63" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-      <c r="T4" s="211"/>
+        <v>225</v>
+      </c>
+      <c r="S4" s="216"/>
+      <c r="T4" s="216"/>
       <c r="U4" s="65" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="V4" s="44" t="s">
+        <v>227</v>
+      </c>
+      <c r="W4" s="44" t="s">
+        <v>227</v>
+      </c>
+      <c r="X4" s="44" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="Y4" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="T3:T4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75F0793D-ED72-49CD-A23B-65B5534B8CCD}">
   <dimension ref="A1:AE6"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
@@ -10755,334 +10766,324 @@
   <cols>
     <col min="1" max="1" width="8.83203125" style="31"/>
     <col min="2" max="2" width="22.5" style="30" customWidth="1"/>
     <col min="3" max="3" width="17.83203125" style="30" customWidth="1"/>
     <col min="4" max="4" width="12.83203125" style="30" customWidth="1"/>
     <col min="5" max="5" width="21.83203125" style="30" customWidth="1"/>
     <col min="6" max="6" width="18.1640625" style="30" customWidth="1"/>
     <col min="7" max="7" width="25.5" style="30" customWidth="1"/>
     <col min="8" max="10" width="14.83203125" style="30" customWidth="1"/>
     <col min="11" max="11" width="21.83203125" style="30" customWidth="1"/>
     <col min="12" max="13" width="12.83203125" style="30" customWidth="1"/>
     <col min="14" max="15" width="14.5" style="30" customWidth="1"/>
     <col min="16" max="16" width="15.5" style="30" customWidth="1"/>
     <col min="17" max="17" width="25.1640625" style="30" customWidth="1"/>
     <col min="18" max="18" width="30.1640625" style="30" customWidth="1"/>
     <col min="19" max="20" width="16.1640625" style="30" customWidth="1"/>
     <col min="21" max="21" width="42.1640625" style="30" customWidth="1"/>
     <col min="22" max="22" width="11.5" style="30" customWidth="1"/>
     <col min="23" max="23" width="14.5" style="30" customWidth="1"/>
     <col min="24" max="24" width="19" style="30" customWidth="1"/>
     <col min="25" max="25" width="20.5" style="31" customWidth="1"/>
     <col min="26" max="16384" width="8.83203125" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="A1" s="212" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="212"/>
+      <c r="A1" s="217" t="s">
+        <v>240</v>
+      </c>
+      <c r="B1" s="217"/>
+      <c r="C1" s="217"/>
       <c r="D1" s="28"/>
       <c r="E1" s="29"/>
     </row>
     <row r="2" spans="1:31" ht="168" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B2" s="32" t="s">
+        <v>241</v>
+      </c>
+      <c r="C2" s="32" t="s">
         <v>242</v>
       </c>
-      <c r="C2" s="32" t="s">
+      <c r="D2" s="32" t="s">
         <v>243</v>
       </c>
-      <c r="D2" s="32" t="s">
+      <c r="E2" s="32" t="s">
         <v>244</v>
       </c>
-      <c r="E2" s="32" t="s">
+      <c r="F2" s="32" t="s">
         <v>245</v>
       </c>
-      <c r="F2" s="32" t="s">
+      <c r="G2" s="32" t="s">
+        <v>185</v>
+      </c>
+      <c r="H2" s="33" t="s">
+        <v>186</v>
+      </c>
+      <c r="I2" s="33" t="s">
+        <v>187</v>
+      </c>
+      <c r="J2" s="33" t="s">
+        <v>188</v>
+      </c>
+      <c r="K2" s="33" t="s">
+        <v>189</v>
+      </c>
+      <c r="L2" s="32" t="s">
+        <v>190</v>
+      </c>
+      <c r="M2" s="32" t="s">
+        <v>191</v>
+      </c>
+      <c r="N2" s="34" t="s">
         <v>246</v>
       </c>
-      <c r="G2" s="32" t="s">
-[...20 lines deleted...]
-      <c r="N2" s="34" t="s">
+      <c r="O2" s="34" t="s">
         <v>247</v>
       </c>
-      <c r="O2" s="34" t="s">
+      <c r="P2" s="35" t="s">
         <v>248</v>
       </c>
-      <c r="P2" s="35" t="s">
+      <c r="Q2" s="34" t="s">
         <v>249</v>
       </c>
-      <c r="Q2" s="34" t="s">
+      <c r="R2" s="32" t="s">
+        <v>193</v>
+      </c>
+      <c r="S2" s="32" t="s">
+        <v>207</v>
+      </c>
+      <c r="T2" s="32" t="s">
+        <v>208</v>
+      </c>
+      <c r="U2" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="V2" s="32" t="s">
         <v>250</v>
       </c>
-      <c r="R2" s="32" t="s">
+      <c r="W2" s="32" t="s">
+        <v>251</v>
+      </c>
+      <c r="X2" s="32" t="s">
+        <v>252</v>
+      </c>
+      <c r="Y2" s="36" t="s">
         <v>194</v>
-      </c>
-[...19 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:31" s="43" customFormat="1" ht="84" x14ac:dyDescent="0.2">
       <c r="A3" s="37">
         <v>1</v>
       </c>
       <c r="B3" s="37" t="s">
+        <v>253</v>
+      </c>
+      <c r="C3" s="37" t="s">
         <v>254</v>
       </c>
-      <c r="C3" s="37" t="s">
+      <c r="D3" s="38" t="s">
         <v>255</v>
       </c>
-      <c r="D3" s="38" t="s">
+      <c r="E3" s="37" t="s">
+        <v>216</v>
+      </c>
+      <c r="F3" s="218" t="s">
         <v>256</v>
       </c>
-      <c r="E3" s="37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" s="37" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="H3" s="39">
         <v>0.51300000000000001</v>
       </c>
       <c r="I3" s="38">
         <v>0.57799999999999996</v>
       </c>
       <c r="J3" s="37" t="s">
+        <v>257</v>
+      </c>
+      <c r="K3" s="37" t="s">
         <v>258</v>
       </c>
-      <c r="K3" s="37" t="s">
+      <c r="L3" s="37" t="s">
         <v>259</v>
       </c>
-      <c r="L3" s="37" t="s">
+      <c r="M3" s="37" t="s">
         <v>260</v>
       </c>
-      <c r="M3" s="37" t="s">
+      <c r="N3" s="37" t="s">
+        <v>192</v>
+      </c>
+      <c r="O3" s="37" t="s">
+        <v>195</v>
+      </c>
+      <c r="P3" s="37" t="s">
         <v>261</v>
       </c>
-      <c r="N3" s="37" t="s">
-[...5 lines deleted...]
-      <c r="P3" s="37" t="s">
+      <c r="Q3" s="219" t="s">
+        <v>195</v>
+      </c>
+      <c r="R3" s="40" t="s">
+        <v>225</v>
+      </c>
+      <c r="S3" s="220">
+        <v>36</v>
+      </c>
+      <c r="T3" s="220">
+        <v>75</v>
+      </c>
+      <c r="U3" s="41" t="s">
         <v>262</v>
       </c>
-      <c r="Q3" s="214" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="V3" s="37" t="s">
+        <v>227</v>
+      </c>
+      <c r="W3" s="37" t="s">
+        <v>227</v>
+      </c>
+      <c r="X3" s="37" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="Y3" s="37"/>
       <c r="Z3" s="42"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
     </row>
     <row r="4" spans="1:31" customFormat="1" ht="126" x14ac:dyDescent="0.2">
       <c r="A4" s="37">
         <v>2</v>
       </c>
       <c r="B4" s="44" t="s">
+        <v>263</v>
+      </c>
+      <c r="C4" s="37" t="s">
         <v>264</v>
       </c>
-      <c r="C4" s="37" t="s">
+      <c r="D4" s="45" t="s">
         <v>265</v>
       </c>
-      <c r="D4" s="45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="37" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="F4" s="213"/>
+        <v>216</v>
+      </c>
+      <c r="F4" s="218"/>
       <c r="G4" s="37" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="H4" s="38">
         <v>0.67600000000000005</v>
       </c>
       <c r="I4" s="38">
         <v>0.69599999999999995</v>
       </c>
       <c r="J4" s="37" t="s">
+        <v>266</v>
+      </c>
+      <c r="K4" s="37" t="s">
         <v>267</v>
       </c>
-      <c r="K4" s="37" t="s">
+      <c r="L4" s="37" t="s">
         <v>268</v>
       </c>
-      <c r="L4" s="37" t="s">
+      <c r="M4" s="37" t="s">
         <v>269</v>
       </c>
-      <c r="M4" s="37" t="s">
+      <c r="N4" s="37" t="s">
+        <v>192</v>
+      </c>
+      <c r="O4" s="37" t="s">
+        <v>195</v>
+      </c>
+      <c r="P4" s="37" t="s">
+        <v>261</v>
+      </c>
+      <c r="Q4" s="219"/>
+      <c r="R4" s="40" t="s">
+        <v>225</v>
+      </c>
+      <c r="S4" s="221"/>
+      <c r="T4" s="221"/>
+      <c r="U4" s="46" t="s">
         <v>270</v>
       </c>
-      <c r="N4" s="37" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="V4" s="37" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="W4" s="37" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="X4" s="37" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="Y4" s="37"/>
       <c r="Z4" s="42"/>
     </row>
     <row r="5" spans="1:31" ht="48" x14ac:dyDescent="0.2">
       <c r="S5" s="47" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T5" s="48">
         <f>S3/T3</f>
         <v>0.48</v>
       </c>
     </row>
     <row r="6" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B6" s="31"/>
       <c r="T6" s="49"/>
     </row>
   </sheetData>
   <sheetProtection formatRows="0" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="T3:T4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010056896D634F0BAE4EA597C861CC7EDC2E" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3314bf6aad09d72014c3b4c027bf37ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="10d516fa-3f3b-4bf2-9d70-aaa676f2ed0f" xmlns:ns3="d4a3d2c5-2bf3-4b3b-ab0e-ec500b40b395" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="02484c0e5bcbce94412685e7780f44a2" ns2:_="" ns3:_="">
     <xsd:import namespace="10d516fa-3f3b-4bf2-9d70-aaa676f2ed0f"/>
     <xsd:import namespace="d4a3d2c5-2bf3-4b3b-ab0e-ec500b40b395"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -11249,136 +11250,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="10d516fa-3f3b-4bf2-9d70-aaa676f2ed0f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E672673-7E1B-408C-A60D-6DDF2952D293}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="10d516fa-3f3b-4bf2-9d70-aaa676f2ed0f"/>
     <ds:schemaRef ds:uri="d4a3d2c5-2bf3-4b3b-ab0e-ec500b40b395"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FB9A849-67C9-4129-BCA6-47194151FF03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30EFF5D7-6B6E-41B5-862B-6635C64B5439}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="90beecd4-06e8-4348-bec2-542dbb803876"/>
+    <ds:schemaRef ds:uri="3d7c284e-126e-4573-8925-2ad1b35f650f"/>
+    <ds:schemaRef ds:uri="10d516fa-3f3b-4bf2-9d70-aaa676f2ed0f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
-  <DocSecurity>2</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Scorecard Template</vt:lpstr>
       <vt:lpstr>MBSC VBR example</vt:lpstr>
-      <vt:lpstr>107% VBR Cohort 2&gt;</vt:lpstr>
+      <vt:lpstr>107% VBR Continuing</vt:lpstr>
       <vt:lpstr>105% VBR Template</vt:lpstr>
       <vt:lpstr>103% VBR Template</vt:lpstr>
-      <vt:lpstr>107% VBR Cohort 1</vt:lpstr>
+      <vt:lpstr>107% VBR Onboarding</vt:lpstr>
       <vt:lpstr>Legend</vt:lpstr>
       <vt:lpstr>2026 CQI VBR Template 103%</vt:lpstr>
       <vt:lpstr>2026 CQI VBR Template 102%</vt:lpstr>
       <vt:lpstr>2026 CQI VBR Template 102% TC</vt:lpstr>
       <vt:lpstr>'103% VBR Template'!Print_Titles</vt:lpstr>
       <vt:lpstr>'105% VBR Template'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'107% VBR Cohort 1'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'107% VBR Cohort 2&gt;'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'107% VBR Continuing'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'107% VBR Onboarding'!Print_Titles</vt:lpstr>
       <vt:lpstr>'MBSC VBR example'!Print_Titles</vt:lpstr>
       <vt:lpstr>'Scorecard Template'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cohen, Marc L.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>